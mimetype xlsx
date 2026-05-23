--- v1 (2026-02-21)
+++ v2 (2026-05-23)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01984b42a0ed4441" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d983303564f44cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcbddf54dabc541fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R189c301db7be4f60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcbddf54dabc541fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R189c301db7be4f60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>