--- v2 (2026-05-23)
+++ v3 (2026-09-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d983303564f44cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40d6438398c4ff9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R189c301db7be4f60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbff0713d439a4bf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R189c301db7be4f60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbff0713d439a4bf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -11687,28 +11687,488 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O127" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P127" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q127" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R127" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="128">
+      <x:c r="A128" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B128" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C128" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D128" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E128" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I128" t="inlineStr">
+        <x:is>
+          <x:t>328</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J128" t="inlineStr">
+        <x:is>
+          <x:t>236</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L128" t="inlineStr">
+        <x:is>
+          <x:t>70</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M128" t="inlineStr">
+        <x:is>
+          <x:t>79</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="129">
+      <x:c r="A129" t="inlineStr">
+        <x:is>
+          <x:t>358187298</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B129" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C129" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D129" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E129" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F129" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G129" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H129" t="inlineStr">
+        <x:is>
+          <x:t>0.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K129" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N129" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P129" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q129" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R129" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="130">
+      <x:c r="A130" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B130" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C130" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D130" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E130" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I130" t="inlineStr">
+        <x:is>
+          <x:t>383</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J130" t="inlineStr">
+        <x:is>
+          <x:t>364</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L130" t="inlineStr">
+        <x:is>
+          <x:t>74</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M130" t="inlineStr">
+        <x:is>
+          <x:t>80</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="131">
+      <x:c r="A131" t="inlineStr">
+        <x:is>
+          <x:t>358187298</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B131" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C131" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D131" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E131" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G131" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N131" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P131" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q131" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R131" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="132">
+      <x:c r="A132" t="inlineStr">
+        <x:is>
+          <x:t>358187298</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B132" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C132" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D132" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E132" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G132" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N132" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P132" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q132" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R132" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>