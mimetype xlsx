--- v2 (2026-03-15)
+++ v3 (2026-06-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c393daa63634f72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1e3c2030953485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9541f014fa8c48ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R093ab63319094a8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9541f014fa8c48ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R093ab63319094a8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -44439,28 +44439,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O483" t="inlineStr">
         <x:is>
           <x:t>9.3</x:t>
         </x:is>
       </x:c>
       <x:c r="P483" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q483" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R483" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="484">
+      <x:c r="A484" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B484" t="inlineStr">
+        <x:is>
+          <x:t>04/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C484" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D484" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E484" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L484" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>