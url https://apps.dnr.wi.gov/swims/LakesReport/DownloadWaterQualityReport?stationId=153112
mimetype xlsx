--- v3 (2026-06-19)
+++ v4 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1e3c2030953485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R118d2d8e305449be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R093ab63319094a8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd5c08bb05e144bec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R093ab63319094a8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5c08bb05e144bec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -44531,28 +44531,304 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O484" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P484" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q484" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R484" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="485">
+      <x:c r="A485" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B485" t="inlineStr">
+        <x:is>
+          <x:t>06/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C485" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D485" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E485" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I485" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L485" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M485" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="486">
+      <x:c r="A486" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B486" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C486" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D486" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E486" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I486" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L486" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M486" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="487">
+      <x:c r="A487" t="inlineStr">
+        <x:is>
+          <x:t>308860030</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B487" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C487" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D487" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E487" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F487" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G487" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H487" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K487" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N487" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P487" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q487" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R487" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>