--- v4 (2026-08-19)
+++ v5 (2026-10-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R118d2d8e305449be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6972337819245d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd5c08bb05e144bec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R58b32de64d5c4588"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5c08bb05e144bec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R58b32de64d5c4588" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -44718,117 +44718,209 @@
       </x:c>
       <x:c r="O486" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P486" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q486" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R486" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="487">
       <x:c r="A487" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B487" t="inlineStr">
+        <x:is>
+          <x:t>08/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C487" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D487" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E487" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I487" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L487" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M487" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="488">
+      <x:c r="A488" t="inlineStr">
+        <x:is>
           <x:t>308860030</x:t>
         </x:is>
       </x:c>
-      <x:c r="B487" t="inlineStr">
+      <x:c r="B488" t="inlineStr">
         <x:is>
           <x:t>08/12/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C487" t="inlineStr">
+      <x:c r="C488" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
-      <x:c r="D487" t="inlineStr">
+      <x:c r="D488" t="inlineStr">
         <x:is>
           <x:t>12</x:t>
         </x:is>
       </x:c>
-      <x:c r="E487" t="inlineStr">
+      <x:c r="E488" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F487" t="inlineStr">
+      <x:c r="F488" t="inlineStr">
         <x:is>
           <x:t>14</x:t>
         </x:is>
       </x:c>
-      <x:c r="G487" t="inlineStr">
+      <x:c r="G488" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H487" t="inlineStr">
+      <x:c r="H488" t="inlineStr">
         <x:is>
           <x:t>4.3</x:t>
         </x:is>
       </x:c>
-      <x:c r="I487" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K487" t="inlineStr">
+      <x:c r="I488" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K488" t="inlineStr">
         <x:is>
           <x:t>39</x:t>
         </x:is>
       </x:c>
-      <x:c r="L487" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N487" t="inlineStr">
+      <x:c r="L488" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M488" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N488" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
-      <x:c r="O487" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P487" t="inlineStr">
+      <x:c r="O488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P488" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q487" t="inlineStr">
+      <x:c r="Q488" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R487" t="inlineStr">
+      <x:c r="R488" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>