--- v5 (2026-08-19)
+++ v6 (2026-10-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f0d6195a6a4fa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfabcaea5d4034a8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb0af25cf48b5460d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R84fc484c2af040cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb0af25cf48b5460d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R84fc484c2af040cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -29535,28 +29535,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O321" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P321" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q321" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R321" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="322">
+      <x:c r="A322" t="inlineStr">
+        <x:is>
+          <x:t>401634189</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B322" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C322" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D322" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E322" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F322" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G322" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H322" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K322" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N322" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P322" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q322" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R322" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="323">
+      <x:c r="A323" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B323" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C323" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D323" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E323" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I323" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L323" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M323" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>