--- v5 (2026-07-27)
+++ v6 (2026-09-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdeb9a8c9c894b2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02ef530ed3c41f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbec42debdd2b4eb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdd966569a90c4f17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbec42debdd2b4eb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdd966569a90c4f17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -17115,28 +17115,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O186" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P186" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q186" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R186" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="187">
+      <x:c r="A187" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B187" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C187" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D187" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E187" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I187" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J187" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L187" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M187" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>