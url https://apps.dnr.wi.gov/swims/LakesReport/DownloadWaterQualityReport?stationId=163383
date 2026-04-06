--- v1 (2026-02-04)
+++ v2 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd385f48964284663" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdea776340c634558" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1d0c977ee38a4182"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6efb75f21f7d4178"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1d0c977ee38a4182" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6efb75f21f7d4178" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>