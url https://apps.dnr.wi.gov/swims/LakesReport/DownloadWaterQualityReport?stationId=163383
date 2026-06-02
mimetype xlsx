--- v2 (2026-04-06)
+++ v3 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdea776340c634558" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R291eb26cfecf48f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6efb75f21f7d4178"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re51c04a86b514b7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6efb75f21f7d4178" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re51c04a86b514b7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>