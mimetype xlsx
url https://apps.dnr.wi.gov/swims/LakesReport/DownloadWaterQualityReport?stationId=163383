--- v3 (2026-06-02)
+++ v4 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R291eb26cfecf48f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde8155147544803" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re51c04a86b514b7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3c1becd9bb934c65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re51c04a86b514b7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3c1becd9bb934c65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -20243,28 +20243,304 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O220" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P220" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q220" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R220" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="221">
+      <x:c r="A221" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B221" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C221" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D221" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E221" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I221" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L221" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M221" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="222">
+      <x:c r="A222" t="inlineStr">
+        <x:is>
+          <x:t>283999262</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B222" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C222" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D222" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E222" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F222" t="inlineStr">
+        <x:is>
+          <x:t>18.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H222" t="inlineStr">
+        <x:is>
+          <x:t>5.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K222" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N222" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O222" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P222" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q222" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R222" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="223">
+      <x:c r="A223" t="inlineStr">
+        <x:is>
+          <x:t>283999262</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B223" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C223" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D223" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E223" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F223" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G223" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H223" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K223" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N223" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P223" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q223" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R223" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>