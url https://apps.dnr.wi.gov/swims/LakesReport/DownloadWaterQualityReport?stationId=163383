--- v4 (2026-07-27)
+++ v5 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde8155147544803" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redc1c8a8f01a4bf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3c1becd9bb934c65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9e09a6e04ca343e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3c1becd9bb934c65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9e09a6e04ca343e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -20430,117 +20430,393 @@
       </x:c>
       <x:c r="O222" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="P222" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q222" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R222" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="223">
       <x:c r="A223" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B223" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C223" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D223" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E223" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I223" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L223" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M223" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="224">
+      <x:c r="A224" t="inlineStr">
+        <x:is>
           <x:t>283999262</x:t>
         </x:is>
       </x:c>
-      <x:c r="B223" t="inlineStr">
+      <x:c r="B224" t="inlineStr">
         <x:is>
           <x:t>07/13/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C223" t="inlineStr">
+      <x:c r="C224" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
-      <x:c r="D223" t="inlineStr">
+      <x:c r="D224" t="inlineStr">
         <x:is>
           <x:t>13</x:t>
         </x:is>
       </x:c>
-      <x:c r="E223" t="inlineStr">
+      <x:c r="E224" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F223" t="inlineStr">
+      <x:c r="F224" t="inlineStr">
         <x:is>
           <x:t>11</x:t>
         </x:is>
       </x:c>
-      <x:c r="G223" t="inlineStr">
+      <x:c r="G224" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H223" t="inlineStr">
+      <x:c r="H224" t="inlineStr">
         <x:is>
           <x:t>3.3</x:t>
         </x:is>
       </x:c>
-      <x:c r="I223" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K223" t="inlineStr">
+      <x:c r="I224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K224" t="inlineStr">
         <x:is>
           <x:t>43</x:t>
         </x:is>
       </x:c>
-      <x:c r="L223" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N223" t="inlineStr">
+      <x:c r="L224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N224" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O223" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P223" t="inlineStr">
+      <x:c r="O224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P224" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q223" t="inlineStr">
+      <x:c r="Q224" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
-      <x:c r="R223" t="inlineStr">
+      <x:c r="R224" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="225">
+      <x:c r="A225" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B225" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C225" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D225" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E225" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I225" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L225" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M225" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="226">
+      <x:c r="A226" t="inlineStr">
+        <x:is>
+          <x:t>283999262</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B226" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C226" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D226" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E226" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F226" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G226" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H226" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K226" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N226" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P226" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q226" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R226" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>