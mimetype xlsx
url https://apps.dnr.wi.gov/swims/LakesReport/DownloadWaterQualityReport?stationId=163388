--- v2 (2026-03-24)
+++ v3 (2026-05-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc87561b43e34a5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bcff0c342314cd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R90b664aeb5e144fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raa9a904f4fa14466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R90b664aeb5e144fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa9a904f4fa14466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>