--- v3 (2026-05-15)
+++ v4 (2026-07-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bcff0c342314cd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c4a816bb0134f69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raa9a904f4fa14466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2cac97b8e9584040"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa9a904f4fa14466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2cac97b8e9584040" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -15091,28 +15091,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O164" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="P164" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q164" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R164" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="165">
+      <x:c r="A165" t="inlineStr">
+        <x:is>
+          <x:t>146981912</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B165" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C165" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D165" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E165" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F165" t="inlineStr">
+        <x:is>
+          <x:t>23.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G165" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H165" t="inlineStr">
+        <x:is>
+          <x:t>7.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K165" t="inlineStr">
+        <x:is>
+          <x:t>32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N165" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O165" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P165" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q165" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R165" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>