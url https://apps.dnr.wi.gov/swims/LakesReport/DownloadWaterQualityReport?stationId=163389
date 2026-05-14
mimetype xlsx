--- v2 (2026-03-24)
+++ v3 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5787a859d024d33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R125a03a4202845f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdf7b9b70a96a4631"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R611402c29cea4587"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdf7b9b70a96a4631" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R611402c29cea4587" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>