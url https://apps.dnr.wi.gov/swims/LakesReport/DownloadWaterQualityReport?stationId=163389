--- v3 (2026-05-14)
+++ v4 (2026-07-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R125a03a4202845f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71d160c0cbfc48eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R611402c29cea4587"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1b56d8f976ae40bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R611402c29cea4587" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1b56d8f976ae40bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -19139,28 +19139,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O208" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="P208" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q208" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R208" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="209">
+      <x:c r="A209" t="inlineStr">
+        <x:is>
+          <x:t>146981912</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B209" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C209" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D209" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E209" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F209" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G209" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H209" t="inlineStr">
+        <x:is>
+          <x:t>7.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K209" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N209" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O209" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P209" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q209" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R209" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>