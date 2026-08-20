--- v4 (2026-07-06)
+++ v5 (2026-08-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71d160c0cbfc48eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dee39cc29d44c92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1b56d8f976ae40bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9219e578d25847c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1b56d8f976ae40bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9219e578d25847c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -19142,117 +19142,393 @@
       </x:c>
       <x:c r="O208" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="P208" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q208" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R208" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="209">
       <x:c r="A209" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B209" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C209" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D209" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E209" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="210">
+      <x:c r="A210" t="inlineStr">
+        <x:is>
           <x:t>146981912</x:t>
         </x:is>
       </x:c>
-      <x:c r="B209" t="inlineStr">
+      <x:c r="B210" t="inlineStr">
         <x:is>
           <x:t>06/22/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C209" t="inlineStr">
+      <x:c r="C210" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
-      <x:c r="D209" t="inlineStr">
+      <x:c r="D210" t="inlineStr">
         <x:is>
           <x:t>22</x:t>
         </x:is>
       </x:c>
-      <x:c r="E209" t="inlineStr">
+      <x:c r="E210" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F209" t="inlineStr">
+      <x:c r="F210" t="inlineStr">
         <x:is>
           <x:t>26</x:t>
         </x:is>
       </x:c>
-      <x:c r="G209" t="inlineStr">
+      <x:c r="G210" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H209" t="inlineStr">
+      <x:c r="H210" t="inlineStr">
         <x:is>
           <x:t>7.9</x:t>
         </x:is>
       </x:c>
-      <x:c r="I209" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K209" t="inlineStr">
+      <x:c r="I210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K210" t="inlineStr">
         <x:is>
           <x:t>30</x:t>
         </x:is>
       </x:c>
-      <x:c r="L209" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N209" t="inlineStr">
+      <x:c r="L210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N210" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
-      <x:c r="O209" t="inlineStr">
+      <x:c r="O210" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
-      <x:c r="P209" t="inlineStr">
+      <x:c r="P210" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q209" t="inlineStr">
+      <x:c r="Q210" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
-      <x:c r="R209" t="inlineStr">
+      <x:c r="R210" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="211">
+      <x:c r="A211" t="inlineStr">
+        <x:is>
+          <x:t>146981912</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B211" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C211" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D211" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E211" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N211" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O211" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P211" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q211" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R211" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="212">
+      <x:c r="A212" t="inlineStr">
+        <x:is>
+          <x:t>146981912</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B212" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C212" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D212" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E212" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F212" t="inlineStr">
+        <x:is>
+          <x:t>27.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G212" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H212" t="inlineStr">
+        <x:is>
+          <x:t>8.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K212" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N212" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P212" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q212" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R212" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>