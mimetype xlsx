--- v3 (2026-02-28)
+++ v4 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a134aac48244ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c116477a4594b8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R24cb75577e2747f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R76326b1280ea46a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R24cb75577e2747f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R76326b1280ea46a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>