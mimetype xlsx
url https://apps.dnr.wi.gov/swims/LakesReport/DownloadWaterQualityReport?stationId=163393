--- v4 (2026-04-15)
+++ v5 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c116477a4594b8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6322cae9e2914e37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R76326b1280ea46a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbe70cb9f2ace4373"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R76326b1280ea46a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe70cb9f2ace4373" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>