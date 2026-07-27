--- v5 (2026-06-02)
+++ v6 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6322cae9e2914e37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27bbacc2b3034ca5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbe70cb9f2ace4373"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re4c2b6ead03b4df5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe70cb9f2ace4373" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re4c2b6ead03b4df5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -18495,28 +18495,488 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O201" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P201" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q201" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R201" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="202">
+      <x:c r="A202" t="inlineStr">
+        <x:is>
+          <x:t>339058995</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B202" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C202" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D202" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E202" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F202" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G202" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H202" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K202" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N202" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P202" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q202" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R202" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="203">
+      <x:c r="A203" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B203" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C203" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D203" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E203" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I203" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L203" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M203" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="204">
+      <x:c r="A204" t="inlineStr">
+        <x:is>
+          <x:t>339058995</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B204" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C204" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D204" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E204" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G204" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N204" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P204" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q204" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R204" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="205">
+      <x:c r="A205" t="inlineStr">
+        <x:is>
+          <x:t>339058995</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B205" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C205" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D205" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E205" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F205" t="inlineStr">
+        <x:is>
+          <x:t>2.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G205" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H205" t="inlineStr">
+        <x:is>
+          <x:t>0.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K205" t="inlineStr">
+        <x:is>
+          <x:t>63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N205" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P205" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q205" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R205" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="206">
+      <x:c r="A206" t="inlineStr">
+        <x:is>
+          <x:t>339058995</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B206" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C206" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D206" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E206" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F206" t="inlineStr">
+        <x:is>
+          <x:t>3.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G206" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H206" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K206" t="inlineStr">
+        <x:is>
+          <x:t>58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P206" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q206" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R206" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>