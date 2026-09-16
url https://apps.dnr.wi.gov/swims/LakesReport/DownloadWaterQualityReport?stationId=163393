--- v6 (2026-07-27)
+++ v7 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27bbacc2b3034ca5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba01dabd019b4155" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re4c2b6ead03b4df5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R75dffbe76cd04f3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re4c2b6ead03b4df5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R75dffbe76cd04f3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -18866,117 +18866,393 @@
       </x:c>
       <x:c r="O205" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P205" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q205" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R205" t="inlineStr">
         <x:is>
           <x:t>4-Would not swim but boating OK (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="206">
       <x:c r="A206" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B206" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C206" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D206" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E206" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I206" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L206" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M206" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="207">
+      <x:c r="A207" t="inlineStr">
+        <x:is>
           <x:t>339058995</x:t>
         </x:is>
       </x:c>
-      <x:c r="B206" t="inlineStr">
+      <x:c r="B207" t="inlineStr">
         <x:is>
           <x:t>07/19/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C206" t="inlineStr">
+      <x:c r="C207" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
-      <x:c r="D206" t="inlineStr">
+      <x:c r="D207" t="inlineStr">
         <x:is>
           <x:t>19</x:t>
         </x:is>
       </x:c>
-      <x:c r="E206" t="inlineStr">
+      <x:c r="E207" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F206" t="inlineStr">
+      <x:c r="F207" t="inlineStr">
         <x:is>
           <x:t>3.75</x:t>
         </x:is>
       </x:c>
-      <x:c r="G206" t="inlineStr">
+      <x:c r="G207" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H206" t="inlineStr">
+      <x:c r="H207" t="inlineStr">
         <x:is>
           <x:t>1.1</x:t>
         </x:is>
       </x:c>
-      <x:c r="I206" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K206" t="inlineStr">
+      <x:c r="I207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K207" t="inlineStr">
         <x:is>
           <x:t>58</x:t>
         </x:is>
       </x:c>
-      <x:c r="L206" t="inlineStr">
-[...19 lines deleted...]
-      <x:c r="P206" t="inlineStr">
+      <x:c r="L207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P207" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q206" t="inlineStr">
+      <x:c r="Q207" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
-      <x:c r="R206" t="inlineStr">
+      <x:c r="R207" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="208">
+      <x:c r="A208" t="inlineStr">
+        <x:is>
+          <x:t>339058995</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B208" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C208" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D208" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E208" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F208" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G208" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H208" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K208" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N208" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P208" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q208" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R208" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="209">
+      <x:c r="A209" t="inlineStr">
+        <x:is>
+          <x:t>339058995</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B209" t="inlineStr">
+        <x:is>
+          <x:t>09/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C209" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D209" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E209" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F209" t="inlineStr">
+        <x:is>
+          <x:t>5.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G209" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H209" t="inlineStr">
+        <x:is>
+          <x:t>1.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K209" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N209" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P209" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q209" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R209" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>