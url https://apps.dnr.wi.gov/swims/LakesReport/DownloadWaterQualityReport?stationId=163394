--- v6 (2026-08-16)
+++ v7 (2026-10-03)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a088fde4e62468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R295f899186104d21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1f21ae8e45d34c61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R239f319f73ef4050"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1f21ae8e45d34c61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R239f319f73ef4050" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -33564,51 +33564,51 @@
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K365" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="L365" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M365" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N365" t="inlineStr">
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O365" t="inlineStr">
         <x:is>
-          <x:t>2.3 Arthur gauge</x:t>
+          <x:t>2.3</x:t>
         </x:is>
       </x:c>
       <x:c r="P365" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q365" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R365" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="366">
       <x:c r="A366" t="inlineStr">
         <x:is>
           <x:t>351470496</x:t>
         </x:is>
       </x:c>
       <x:c r="B366" t="inlineStr">
@@ -33656,51 +33656,51 @@
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K366" t="inlineStr">
         <x:is>
           <x:t>49</x:t>
         </x:is>
       </x:c>
       <x:c r="L366" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M366" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N366" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O366" t="inlineStr">
         <x:is>
-          <x:t>1.3 Arthur gauge</x:t>
+          <x:t>1.3</x:t>
         </x:is>
       </x:c>
       <x:c r="P366" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q366" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R366" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="367">
       <x:c r="A367" t="inlineStr">
         <x:is>
           <x:t>351470496</x:t>
         </x:is>
       </x:c>
       <x:c r="B367" t="inlineStr">
@@ -33954,117 +33954,577 @@
       </x:c>
       <x:c r="O369" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P369" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q369" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R369" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="370">
       <x:c r="A370" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B370" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C370" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D370" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E370" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I370" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L370" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M370" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="371">
+      <x:c r="A371" t="inlineStr">
+        <x:is>
           <x:t>351470496</x:t>
         </x:is>
       </x:c>
-      <x:c r="B370" t="inlineStr">
+      <x:c r="B371" t="inlineStr">
         <x:is>
           <x:t>07/29/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C370" t="inlineStr">
+      <x:c r="C371" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
-      <x:c r="D370" t="inlineStr">
+      <x:c r="D371" t="inlineStr">
         <x:is>
           <x:t>29</x:t>
         </x:is>
       </x:c>
-      <x:c r="E370" t="inlineStr">
+      <x:c r="E371" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F370" t="inlineStr">
+      <x:c r="F371" t="inlineStr">
         <x:is>
           <x:t>8</x:t>
         </x:is>
       </x:c>
-      <x:c r="G370" t="inlineStr">
+      <x:c r="G371" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H370" t="inlineStr">
+      <x:c r="H371" t="inlineStr">
         <x:is>
           <x:t>2.4</x:t>
         </x:is>
       </x:c>
-      <x:c r="I370" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K370" t="inlineStr">
+      <x:c r="I371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K371" t="inlineStr">
         <x:is>
           <x:t>47</x:t>
         </x:is>
       </x:c>
-      <x:c r="L370" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N370" t="inlineStr">
+      <x:c r="L371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N371" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
-      <x:c r="O370" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P370" t="inlineStr">
+      <x:c r="O371" t="inlineStr">
+        <x:is>
+          <x:t>0.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P371" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q370" t="inlineStr">
+      <x:c r="Q371" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R370" t="inlineStr">
+      <x:c r="R371" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="372">
+      <x:c r="A372" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B372" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C372" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D372" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E372" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I372" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L372" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M372" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="373">
+      <x:c r="A373" t="inlineStr">
+        <x:is>
+          <x:t>351470496</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B373" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C373" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D373" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E373" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F373" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G373" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H373" t="inlineStr">
+        <x:is>
+          <x:t>2.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K373" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N373" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O373" t="inlineStr">
+        <x:is>
+          <x:t>0 Arthur gauge</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P373" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q373" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R373" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="374">
+      <x:c r="A374" t="inlineStr">
+        <x:is>
+          <x:t>351470496</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B374" t="inlineStr">
+        <x:is>
+          <x:t>09/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C374" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D374" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E374" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F374" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G374" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H374" t="inlineStr">
+        <x:is>
+          <x:t>2.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I374" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J374" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K374" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L374" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M374" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N374" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O374" t="inlineStr">
+        <x:is>
+          <x:t>0 Arthur gauge</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P374" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q374" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R374" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="375">
+      <x:c r="A375" t="inlineStr">
+        <x:is>
+          <x:t>351470496</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B375" t="inlineStr">
+        <x:is>
+          <x:t>09/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C375" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D375" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E375" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F375" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G375" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H375" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K375" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N375" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P375" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q375" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R375" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>