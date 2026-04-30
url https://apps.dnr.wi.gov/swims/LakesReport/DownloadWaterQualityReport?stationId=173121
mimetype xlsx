--- v2 (2026-03-13)
+++ v3 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b0a85dc67174e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceb25a651e404777" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7b510a9322df45f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R684c64b871f14388"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7b510a9322df45f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R684c64b871f14388" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>