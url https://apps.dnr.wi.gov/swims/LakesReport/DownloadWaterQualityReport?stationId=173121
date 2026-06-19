--- v3 (2026-04-30)
+++ v4 (2026-06-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceb25a651e404777" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d1d409806f14210" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R684c64b871f14388"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0fb3ce8129a24532"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R684c64b871f14388" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0fb3ce8129a24532" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -20475,61 +20475,61 @@
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F223" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G223" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="H223" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I223" t="inlineStr">
         <x:is>
           <x:t>34</x:t>
         </x:is>
       </x:c>
       <x:c r="J223" t="inlineStr">
         <x:is>
-          <x:t>87</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="K223" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="L223" t="inlineStr">
         <x:is>
-          <x:t>63</x:t>
+          <x:t>61</x:t>
         </x:is>
       </x:c>
       <x:c r="M223" t="inlineStr">
         <x:is>
           <x:t>61</x:t>
         </x:is>
       </x:c>
       <x:c r="N223" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O223" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P223" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q223" t="inlineStr">
         <x:is>
           <x:t/>
@@ -20608,31 +20608,307 @@
         </x:is>
       </x:c>
       <x:c r="N224" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O224" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P224" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q224" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R224" t="inlineStr">
         <x:is>
           <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="225">
+      <x:c r="A225" t="inlineStr">
+        <x:is>
+          <x:t>325837011</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B225" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C225" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D225" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E225" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F225" t="inlineStr">
+        <x:is>
+          <x:t>2.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G225" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H225" t="inlineStr">
+        <x:is>
+          <x:t>0.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K225" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N225" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P225" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q225" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R225" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="226">
+      <x:c r="A226" t="inlineStr">
+        <x:is>
+          <x:t>325837011</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B226" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C226" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D226" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E226" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F226" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G226" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H226" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K226" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N226" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P226" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q226" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R226" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="227">
+      <x:c r="A227" t="inlineStr">
+        <x:is>
+          <x:t>325837011</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B227" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C227" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D227" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E227" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F227" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G227" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H227" t="inlineStr">
+        <x:is>
+          <x:t>0.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K227" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N227" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P227" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q227" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R227" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>