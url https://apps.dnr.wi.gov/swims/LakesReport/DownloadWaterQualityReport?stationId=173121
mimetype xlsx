--- v4 (2026-06-19)
+++ v5 (2026-08-24)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d1d409806f14210" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recbfeefe2e63420c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0fb3ce8129a24532"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf76e373e25884107"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0fb3ce8129a24532" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf76e373e25884107" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -20798,117 +20798,485 @@
       </x:c>
       <x:c r="O226" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P226" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q226" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R226" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="227">
       <x:c r="A227" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B227" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C227" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D227" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E227" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I227" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J227" t="inlineStr">
+        <x:is>
+          <x:t>101</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L227" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M227" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="228">
+      <x:c r="A228" t="inlineStr">
+        <x:is>
           <x:t>325837011</x:t>
         </x:is>
       </x:c>
-      <x:c r="B227" t="inlineStr">
+      <x:c r="B228" t="inlineStr">
         <x:is>
           <x:t>06/16/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C227" t="inlineStr">
+      <x:c r="C228" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
-      <x:c r="D227" t="inlineStr">
+      <x:c r="D228" t="inlineStr">
         <x:is>
           <x:t>16</x:t>
         </x:is>
       </x:c>
-      <x:c r="E227" t="inlineStr">
+      <x:c r="E228" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F227" t="inlineStr">
+      <x:c r="F228" t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
-      <x:c r="G227" t="inlineStr">
+      <x:c r="G228" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H227" t="inlineStr">
+      <x:c r="H228" t="inlineStr">
         <x:is>
           <x:t>0.9</x:t>
         </x:is>
       </x:c>
-      <x:c r="I227" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K227" t="inlineStr">
+      <x:c r="I228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K228" t="inlineStr">
         <x:is>
           <x:t>61</x:t>
         </x:is>
       </x:c>
-      <x:c r="L227" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N227" t="inlineStr">
+      <x:c r="L228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N228" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O227" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P227" t="inlineStr">
+      <x:c r="O228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P228" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q227" t="inlineStr">
+      <x:c r="Q228" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R227" t="inlineStr">
+      <x:c r="R228" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="229">
+      <x:c r="A229" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B229" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C229" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D229" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E229" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I229" t="inlineStr">
+        <x:is>
+          <x:t>83</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J229" t="inlineStr">
+        <x:is>
+          <x:t>122</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L229" t="inlineStr">
+        <x:is>
+          <x:t>65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M229" t="inlineStr">
+        <x:is>
+          <x:t>68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="230">
+      <x:c r="A230" t="inlineStr">
+        <x:is>
+          <x:t>325837011</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B230" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C230" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D230" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E230" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F230" t="inlineStr">
+        <x:is>
+          <x:t>1.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G230" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H230" t="inlineStr">
+        <x:is>
+          <x:t>0.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K230" t="inlineStr">
+        <x:is>
+          <x:t>74</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N230" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P230" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q230" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R230" t="inlineStr">
+        <x:is>
+          <x:t>5-Enjoyment substantially impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="231">
+      <x:c r="A231" t="inlineStr">
+        <x:is>
+          <x:t>325837011</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B231" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C231" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D231" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E231" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F231" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G231" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H231" t="inlineStr">
+        <x:is>
+          <x:t>0.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K231" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N231" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P231" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q231" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R231" t="inlineStr">
+        <x:is>
+          <x:t>5-Enjoyment substantially impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>