--- v2 (2026-02-22)
+++ v3 (2026-04-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f4eacd6c0a4e3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2707a3d9ad014b64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc64429b596784478"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9251fedaf7a1442a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc64429b596784478" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9251fedaf7a1442a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>