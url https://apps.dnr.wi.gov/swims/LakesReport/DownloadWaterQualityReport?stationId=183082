--- v3 (2026-04-14)
+++ v4 (2026-06-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2707a3d9ad014b64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6203cab4485441fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9251fedaf7a1442a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf4e93b6d1ecc44bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9251fedaf7a1442a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf4e93b6d1ecc44bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>