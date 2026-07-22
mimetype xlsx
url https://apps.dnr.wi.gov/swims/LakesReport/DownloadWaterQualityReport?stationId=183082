--- v4 (2026-06-01)
+++ v5 (2026-07-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6203cab4485441fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R906629317722480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf4e93b6d1ecc44bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rede729c8588b4818"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf4e93b6d1ecc44bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rede729c8588b4818" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -14447,28 +14447,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O157" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P157" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q157" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R157" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="158">
+      <x:c r="A158" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B158" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C158" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D158" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E158" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L158" t="inlineStr">
+        <x:is>
+          <x:t>63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>