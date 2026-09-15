--- v5 (2026-07-22)
+++ v6 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R906629317722480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe2222a552514bc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rede729c8588b4818"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9c2184fe03304081"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rede729c8588b4818" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9c2184fe03304081" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -14539,28 +14539,304 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O158" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P158" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q158" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R158" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="159">
+      <x:c r="A159" t="inlineStr">
+        <x:is>
+          <x:t>161784843</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B159" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C159" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D159" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E159" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F159" t="inlineStr">
+        <x:is>
+          <x:t>2.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G159" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H159" t="inlineStr">
+        <x:is>
+          <x:t>0.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K159" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N159" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P159" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q159" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R159" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="160">
+      <x:c r="A160" t="inlineStr">
+        <x:is>
+          <x:t>161784843</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B160" t="inlineStr">
+        <x:is>
+          <x:t>07/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C160" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D160" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E160" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F160" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G160" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H160" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I160" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J160" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K160" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L160" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M160" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N160" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O160" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P160" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q160" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R160" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="161">
+      <x:c r="A161" t="inlineStr">
+        <x:is>
+          <x:t>161784843</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B161" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C161" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D161" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E161" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F161" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G161" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H161" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I161" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J161" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K161" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L161" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M161" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N161" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O161" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P161" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q161" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R161" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>