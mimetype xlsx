--- v3 (2026-08-20)
+++ v4 (2026-10-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R996849999688490a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed487a52690415b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7a0d8e3390c247cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb65a47510ed64769"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7a0d8e3390c247cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb65a47510ed64769" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -36251,28 +36251,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O394" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P394" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q394" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R394" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="395">
+      <x:c r="A395" t="inlineStr">
+        <x:is>
+          <x:t>369583234</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B395" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C395" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D395" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E395" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F395" t="inlineStr">
+        <x:is>
+          <x:t>13.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G395" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H395" t="inlineStr">
+        <x:is>
+          <x:t>4.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I395" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J395" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K395" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L395" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M395" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N395" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O395" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P395" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q395" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R395" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="396">
+      <x:c r="A396" t="inlineStr">
+        <x:is>
+          <x:t>348905607</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B396" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C396" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D396" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E396" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F396" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G396" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H396" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I396" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J396" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K396" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L396" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M396" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N396" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O396" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P396" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q396" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R396" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>