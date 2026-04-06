--- v0 (2026-02-12)
+++ v1 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba66255623484dcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72dd75f30ff042a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R53f05512f7234fee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R56b03a27c48647e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R53f05512f7234fee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R56b03a27c48647e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -35777,61 +35777,61 @@
           <x:t>38</x:t>
         </x:is>
       </x:c>
       <x:c r="L389" t="inlineStr">
         <x:is>
           <x:t>46</x:t>
         </x:is>
       </x:c>
       <x:c r="M389" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N389" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O389" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P389" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q389" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R389" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="390">
       <x:c r="A390" t="inlineStr">
         <x:is>
           <x:t>348905607</x:t>
         </x:is>
       </x:c>
       <x:c r="B390" t="inlineStr">
         <x:is>
           <x:t>07/15/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C390" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D390" t="inlineStr">
         <x:is>
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="E390" t="inlineStr">
@@ -35869,61 +35869,61 @@
           <x:t>40</x:t>
         </x:is>
       </x:c>
       <x:c r="L390" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M390" t="inlineStr">
         <x:is>
           <x:t>31</x:t>
         </x:is>
       </x:c>
       <x:c r="N390" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O390" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P390" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q390" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R390" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="391">
       <x:c r="A391" t="inlineStr">
         <x:is>
           <x:t>348905607</x:t>
         </x:is>
       </x:c>
       <x:c r="B391" t="inlineStr">
         <x:is>
           <x:t>08/08/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C391" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D391" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="E391" t="inlineStr">
@@ -35961,61 +35961,61 @@
           <x:t>33</x:t>
         </x:is>
       </x:c>
       <x:c r="L391" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M391" t="inlineStr">
         <x:is>
           <x:t>34</x:t>
         </x:is>
       </x:c>
       <x:c r="N391" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O391" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P391" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q391" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R391" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="392">
       <x:c r="A392" t="inlineStr">
         <x:is>
           <x:t>348905607</x:t>
         </x:is>
       </x:c>
       <x:c r="B392" t="inlineStr">
         <x:is>
           <x:t>08/29/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C392" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D392" t="inlineStr">
         <x:is>
           <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c r="E392" t="inlineStr">