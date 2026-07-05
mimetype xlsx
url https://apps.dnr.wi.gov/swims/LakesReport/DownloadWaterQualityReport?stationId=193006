--- v1 (2026-04-06)
+++ v2 (2026-07-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72dd75f30ff042a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6549a9ce45840fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R56b03a27c48647e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8be5c75515db49ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R56b03a27c48647e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8be5c75515db49ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -36053,42 +36053,134 @@
           <x:t>33</x:t>
         </x:is>
       </x:c>
       <x:c r="L392" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M392" t="inlineStr">
         <x:is>
           <x:t>35</x:t>
         </x:is>
       </x:c>
       <x:c r="N392" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O392" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P392" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q392" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R392" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="393">
+      <x:c r="A393" t="inlineStr">
+        <x:is>
+          <x:t>351487004</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B393" t="inlineStr">
+        <x:is>
+          <x:t>05/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C393" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D393" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E393" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L393" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R393" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>