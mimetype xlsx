--- v2 (2026-07-05)
+++ v3 (2026-08-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6549a9ce45840fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R996849999688490a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8be5c75515db49ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7a0d8e3390c247cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8be5c75515db49ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7a0d8e3390c247cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -36159,28 +36159,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O393" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P393" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q393" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R393" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="394">
+      <x:c r="A394" t="inlineStr">
+        <x:is>
+          <x:t>351487004</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B394" t="inlineStr">
+        <x:is>
+          <x:t>07/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C394" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D394" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E394" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>