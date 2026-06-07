--- v2 (2026-03-10)
+++ v3 (2026-06-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44aa3ef7885a4dfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b78462078d64939" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R979c3f91741a4f4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R07526b55e53a469f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R979c3f91741a4f4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R07526b55e53a469f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -2950,577 +2950,945 @@
       </x:c>
       <x:c r="O32" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P32" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q32" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R32" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>8191362</x:t>
         </x:is>
       </x:c>
       <x:c r="B33" t="inlineStr">
         <x:is>
-          <x:t>07/05/2024</x:t>
+          <x:t>05/30/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C33" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="D33" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="E33" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="F33" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>6.1</x:t>
         </x:is>
       </x:c>
       <x:c r="G33" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H33" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1.9</x:t>
         </x:is>
       </x:c>
       <x:c r="I33" t="inlineStr">
         <x:is>
-          <x:t>7</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J33" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K33" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>51</x:t>
         </x:is>
       </x:c>
       <x:c r="L33" t="inlineStr">
         <x:is>
-          <x:t>53</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M33" t="inlineStr">
         <x:is>
-          <x:t>50</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N33" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O33" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P33" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q33" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R33" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B34" t="inlineStr">
         <x:is>
-          <x:t>07/31/2024</x:t>
+          <x:t>07/05/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C34" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D34" t="inlineStr">
         <x:is>
-          <x:t>31</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="E34" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="F34" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G34" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="H34" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I34" t="inlineStr">
         <x:is>
-          <x:t>8</x:t>
+          <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c r="J34" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K34" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="L34" t="inlineStr">
         <x:is>
-          <x:t>54</x:t>
+          <x:t>53</x:t>
         </x:is>
       </x:c>
       <x:c r="M34" t="inlineStr">
         <x:is>
           <x:t>50</x:t>
         </x:is>
       </x:c>
       <x:c r="N34" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O34" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P34" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q34" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R34" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>8191362</x:t>
         </x:is>
       </x:c>
       <x:c r="B35" t="inlineStr">
         <x:is>
-          <x:t>09/07/2024</x:t>
+          <x:t>07/05/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C35" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D35" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="E35" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="F35" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="G35" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H35" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I35" t="inlineStr">
         <x:is>
-          <x:t>8</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J35" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K35" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>47</x:t>
         </x:is>
       </x:c>
       <x:c r="L35" t="inlineStr">
         <x:is>
-          <x:t>56</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M35" t="inlineStr">
         <x:is>
-          <x:t>51</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N35" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O35" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P35" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q35" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R35" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="inlineStr">
         <x:is>
-          <x:t>8191362</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B36" t="inlineStr">
         <x:is>
-          <x:t>07/26/2025</x:t>
+          <x:t>07/31/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C36" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D36" t="inlineStr">
         <x:is>
-          <x:t>26</x:t>
+          <x:t>31</x:t>
         </x:is>
       </x:c>
       <x:c r="E36" t="inlineStr">
         <x:is>
-          <x:t>2025</x:t>
+          <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="F36" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G36" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="H36" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I36" t="inlineStr">
         <x:is>
-          <x:t>5</x:t>
+          <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="J36" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K36" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="L36" t="inlineStr">
         <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M36" t="inlineStr">
+        <x:is>
           <x:t>50</x:t>
-        </x:is>
-[...3 lines deleted...]
-          <x:t>47</x:t>
         </x:is>
       </x:c>
       <x:c r="N36" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O36" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P36" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q36" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R36" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="inlineStr">
         <x:is>
           <x:t>8191362</x:t>
         </x:is>
       </x:c>
       <x:c r="B37" t="inlineStr">
         <x:is>
-          <x:t>08/24/2025</x:t>
+          <x:t>07/31/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C37" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D37" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>31</x:t>
         </x:is>
       </x:c>
       <x:c r="E37" t="inlineStr">
         <x:is>
-          <x:t>2025</x:t>
+          <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="F37" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>7.1</x:t>
         </x:is>
       </x:c>
       <x:c r="G37" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H37" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2.2</x:t>
         </x:is>
       </x:c>
       <x:c r="I37" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J37" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K37" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>49</x:t>
         </x:is>
       </x:c>
       <x:c r="L37" t="inlineStr">
         <x:is>
-          <x:t>54</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M37" t="inlineStr">
         <x:is>
-          <x:t>54</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N37" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O37" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P37" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q37" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R37" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B38" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C38" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D38" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E38" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I38" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L38" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M38" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="39">
+      <x:c r="A39" t="inlineStr">
+        <x:is>
           <x:t>8191362</x:t>
         </x:is>
       </x:c>
-      <x:c r="B38" t="inlineStr">
+      <x:c r="B39" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C39" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D39" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E39" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F39" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G39" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H39" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K39" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P39" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q39" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R39" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="40">
+      <x:c r="A40" t="inlineStr">
+        <x:is>
+          <x:t>8191362</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B40" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C40" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D40" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E40" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I40" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L40" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M40" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="41">
+      <x:c r="A41" t="inlineStr">
+        <x:is>
+          <x:t>8191362</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B41" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C41" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D41" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E41" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F41" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G41" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H41" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I41" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K41" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L41" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M41" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P41" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q41" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R41" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="42">
+      <x:c r="A42" t="inlineStr">
+        <x:is>
+          <x:t>8191362</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B42" t="inlineStr">
         <x:is>
           <x:t>09/18/2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="C38" t="inlineStr">
+      <x:c r="C42" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
-      <x:c r="D38" t="inlineStr">
+      <x:c r="D42" t="inlineStr">
         <x:is>
           <x:t>18</x:t>
         </x:is>
       </x:c>
-      <x:c r="E38" t="inlineStr">
+      <x:c r="E42" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="F38" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="I38" t="inlineStr">
+      <x:c r="F42" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G42" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H42" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I42" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
-      <x:c r="J38" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="L38" t="inlineStr">
+      <x:c r="J42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K42" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L42" t="inlineStr">
         <x:is>
           <x:t>53</x:t>
         </x:is>
       </x:c>
-      <x:c r="M38" t="inlineStr">
+      <x:c r="M42" t="inlineStr">
         <x:is>
           <x:t>48</x:t>
         </x:is>
       </x:c>
-      <x:c r="N38" t="inlineStr">
-[...21 lines deleted...]
-          <x:t/>
+      <x:c r="N42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P42" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q42" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R42" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>