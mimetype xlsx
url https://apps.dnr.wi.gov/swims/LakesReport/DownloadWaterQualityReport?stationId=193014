--- v3 (2026-06-07)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b78462078d64939" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd80b0692dc1d4360" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R07526b55e53a469f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb654aee518024154"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R07526b55e53a469f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb654aee518024154" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>