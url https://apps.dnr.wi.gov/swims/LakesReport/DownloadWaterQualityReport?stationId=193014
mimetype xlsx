--- v4 (2026-07-26)
+++ v5 (2026-09-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd80b0692dc1d4360" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63c6df8437f04bf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb654aee518024154"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R57466b40a3db485c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb654aee518024154" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R57466b40a3db485c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -3867,28 +3867,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O42" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P42" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q42" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R42" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="43">
+      <x:c r="A43" t="inlineStr">
+        <x:is>
+          <x:t>8191362</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B43" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C43" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D43" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E43" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I43" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L43" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M43" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>