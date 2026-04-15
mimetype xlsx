--- v1 (2026-02-17)
+++ v2 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf560e9f15b404324" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa9ff47448964178" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R00e81c4d560e41dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7107e3e2d782474b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R00e81c4d560e41dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7107e3e2d782474b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>