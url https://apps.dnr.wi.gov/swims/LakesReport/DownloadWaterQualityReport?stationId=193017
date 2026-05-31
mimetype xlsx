--- v2 (2026-04-15)
+++ v3 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa9ff47448964178" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb2de843684f4984" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7107e3e2d782474b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2c8eafc65f2b470c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7107e3e2d782474b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c8eafc65f2b470c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>