--- v3 (2026-05-31)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb2de843684f4984" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac33a803d9714b1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2c8eafc65f2b470c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R50cf5d8482234a73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c8eafc65f2b470c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R50cf5d8482234a73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -9663,28 +9663,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O105" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P105" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q105" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R105" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="106">
+      <x:c r="A106" t="inlineStr">
+        <x:is>
+          <x:t>405789156</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B106" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C106" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D106" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E106" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F106" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G106" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H106" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K106" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N106" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P106" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q106" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R106" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>