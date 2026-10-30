--- v7 (2026-09-13)
+++ v8 (2026-10-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ce798d5c1ed4300" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47b3c6d040434036" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb7c6219519ec4784"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2ec9e51e6c4a4107"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7c6219519ec4784" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ec9e51e6c4a4107" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -29578,77 +29578,169 @@
           <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="E322" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F322" t="inlineStr">
         <x:is>
           <x:t>13.2</x:t>
         </x:is>
       </x:c>
       <x:c r="G322" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H322" t="inlineStr">
         <x:is>
           <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="I322" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="J322" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K322" t="inlineStr">
         <x:is>
           <x:t>40</x:t>
         </x:is>
       </x:c>
       <x:c r="L322" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>50</x:t>
         </x:is>
       </x:c>
       <x:c r="M322" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>44</x:t>
         </x:is>
       </x:c>
       <x:c r="N322" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O322" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P322" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q322" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R322" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="323">
+      <x:c r="A323" t="inlineStr">
+        <x:is>
+          <x:t>308860030</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B323" t="inlineStr">
+        <x:is>
+          <x:t>09/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C323" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D323" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E323" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F323" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G323" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H323" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I323" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K323" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L323" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M323" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N323" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P323" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q323" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R323" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>