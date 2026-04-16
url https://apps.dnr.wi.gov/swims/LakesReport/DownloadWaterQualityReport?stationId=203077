--- v3 (2026-02-27)
+++ v4 (2026-04-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R198b67884eb44aa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd4920807fbf4b56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re360c5898fc941ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8bb82e8551f740be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re360c5898fc941ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8bb82e8551f740be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>