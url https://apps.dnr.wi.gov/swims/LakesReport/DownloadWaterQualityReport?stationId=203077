--- v4 (2026-04-16)
+++ v5 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd4920807fbf4b56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a6d6860d648435d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8bb82e8551f740be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raf151a55822b468e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8bb82e8551f740be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raf151a55822b468e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -29351,28 +29351,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O319" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P319" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q319" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R319" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="320">
+      <x:c r="A320" t="inlineStr">
+        <x:is>
+          <x:t>308860030</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B320" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C320" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D320" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E320" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F320" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G320" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H320" t="inlineStr">
+        <x:is>
+          <x:t>4.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K320" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L320" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N320" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P320" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q320" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R320" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>