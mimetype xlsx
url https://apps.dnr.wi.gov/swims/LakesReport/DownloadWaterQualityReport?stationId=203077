--- v5 (2026-05-31)
+++ v6 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a6d6860d648435d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0681f2c8b68642e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raf151a55822b468e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R262a69b511914e48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raf151a55822b468e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R262a69b511914e48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>