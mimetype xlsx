--- v6 (2026-07-27)
+++ v7 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0681f2c8b68642e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ce798d5c1ed4300" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R262a69b511914e48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb7c6219519ec4784"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R262a69b511914e48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7c6219519ec4784" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -29443,28 +29443,212 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O320" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P320" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q320" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R320" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="321">
+      <x:c r="A321" t="inlineStr">
+        <x:is>
+          <x:t>308860030</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B321" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C321" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D321" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E321" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F321" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G321" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H321" t="inlineStr">
+        <x:is>
+          <x:t>2.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I321" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J321" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K321" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L321" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M321" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N321" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P321" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q321" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R321" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="322">
+      <x:c r="A322" t="inlineStr">
+        <x:is>
+          <x:t>308860030</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B322" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C322" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D322" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E322" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F322" t="inlineStr">
+        <x:is>
+          <x:t>13.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G322" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H322" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K322" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N322" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P322" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q322" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R322" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>