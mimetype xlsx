--- v6 (2026-09-16)
+++ v7 (2026-11-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca880ef3a2349dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d71c88f28bf43a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3c7c9618adfd4cc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R80cf76bc1ce8433d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3c7c9618adfd4cc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R80cf76bc1ce8433d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -25122,209 +25122,761 @@
       </x:c>
       <x:c r="O273" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P273" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q273" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R273" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="274">
       <x:c r="A274" t="inlineStr">
         <x:is>
-          <x:t>357954026</x:t>
+          <x:t>401637758</x:t>
         </x:is>
       </x:c>
       <x:c r="B274" t="inlineStr">
         <x:is>
-          <x:t>07/23/2026</x:t>
+          <x:t>07/14/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C274" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D274" t="inlineStr">
         <x:is>
-          <x:t>23</x:t>
+          <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="E274" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F274" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>8.75</x:t>
         </x:is>
       </x:c>
       <x:c r="G274" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H274" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I274" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J274" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K274" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>46</x:t>
         </x:is>
       </x:c>
       <x:c r="L274" t="inlineStr">
         <x:is>
-          <x:t>56</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M274" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N274" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O274" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P274" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q274" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R274" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="275">
       <x:c r="A275" t="inlineStr">
         <x:is>
           <x:t>357954026</x:t>
         </x:is>
       </x:c>
       <x:c r="B275" t="inlineStr">
         <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C275" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D275" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E275" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L275" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="276">
+      <x:c r="A276" t="inlineStr">
+        <x:is>
+          <x:t>401637758</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B276" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C276" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D276" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E276" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F276" t="inlineStr">
+        <x:is>
+          <x:t>5.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G276" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H276" t="inlineStr">
+        <x:is>
+          <x:t>1.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I276" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J276" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K276" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L276" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M276" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N276" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O276" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P276" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q276" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R276" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="277">
+      <x:c r="A277" t="inlineStr">
+        <x:is>
+          <x:t>357954026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B277" t="inlineStr">
+        <x:is>
           <x:t>08/04/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C275" t="inlineStr">
+      <x:c r="C277" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
-      <x:c r="D275" t="inlineStr">
+      <x:c r="D277" t="inlineStr">
         <x:is>
           <x:t>04</x:t>
         </x:is>
       </x:c>
-      <x:c r="E275" t="inlineStr">
+      <x:c r="E277" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F275" t="inlineStr">
-[...29 lines deleted...]
-      <x:c r="L275" t="inlineStr">
+      <x:c r="F277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L277" t="inlineStr">
         <x:is>
           <x:t>54</x:t>
         </x:is>
       </x:c>
-      <x:c r="M275" t="inlineStr">
-[...24 lines deleted...]
-      <x:c r="R275" t="inlineStr">
+      <x:c r="M277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="278">
+      <x:c r="A278" t="inlineStr">
+        <x:is>
+          <x:t>357954026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B278" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C278" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D278" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E278" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L278" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="279">
+      <x:c r="A279" t="inlineStr">
+        <x:is>
+          <x:t>401637758</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B279" t="inlineStr">
+        <x:is>
+          <x:t>08/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C279" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D279" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E279" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F279" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G279" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H279" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K279" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P279" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q279" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R279" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="280">
+      <x:c r="A280" t="inlineStr">
+        <x:is>
+          <x:t>357954026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B280" t="inlineStr">
+        <x:is>
+          <x:t>09/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C280" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D280" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E280" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L280" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="281">
+      <x:c r="A281" t="inlineStr">
+        <x:is>
+          <x:t>357954026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B281" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C281" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D281" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E281" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F281" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G281" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H281" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I281" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J281" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K281" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L281" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M281" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N281" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O281" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P281" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q281" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R281" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>