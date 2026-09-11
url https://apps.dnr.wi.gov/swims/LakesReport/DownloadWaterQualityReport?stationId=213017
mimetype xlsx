--- v6 (2026-07-27)
+++ v7 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72f7e45f0351421c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bee7ce408c34be2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1ea57ebb45f44152"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf63c2ea14ca14893"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1ea57ebb45f44152" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf63c2ea14ca14893" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -21715,28 +21715,488 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O236" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P236" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q236" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R236" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="237">
+      <x:c r="A237" t="inlineStr">
+        <x:is>
+          <x:t>346410399</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B237" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C237" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D237" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E237" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G237" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N237" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P237" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q237" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R237" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="238">
+      <x:c r="A238" t="inlineStr">
+        <x:is>
+          <x:t>346410399</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B238" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C238" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D238" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E238" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G238" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N238" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O238" t="inlineStr">
+        <x:is>
+          <x:t>Blue</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P238" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q238" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R238" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="239">
+      <x:c r="A239" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B239" t="inlineStr">
+        <x:is>
+          <x:t>07/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C239" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D239" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E239" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I239" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L239" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M239" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="240">
+      <x:c r="A240" t="inlineStr">
+        <x:is>
+          <x:t>346410399</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B240" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C240" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D240" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E240" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G240" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N240" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P240" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q240" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R240" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="241">
+      <x:c r="A241" t="inlineStr">
+        <x:is>
+          <x:t>346410399</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B241" t="inlineStr">
+        <x:is>
+          <x:t>08/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C241" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D241" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E241" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G241" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N241" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P241" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q241" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R241" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>