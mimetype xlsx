--- v7 (2026-09-11)
+++ v8 (2026-10-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bee7ce408c34be2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53066f6c7bfe45c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf63c2ea14ca14893"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R26ca0f01ad494c0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf63c2ea14ca14893" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26ca0f01ad494c0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -21810,393 +21810,577 @@
       </x:c>
       <x:c r="O237" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P237" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q237" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R237" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="238">
       <x:c r="A238" t="inlineStr">
         <x:is>
-          <x:t>346410399</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B238" t="inlineStr">
         <x:is>
           <x:t>06/27/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C238" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D238" t="inlineStr">
         <x:is>
           <x:t>27</x:t>
         </x:is>
       </x:c>
       <x:c r="E238" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F238" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G238" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H238" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I238" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="J238" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K238" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="L238" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>47</x:t>
         </x:is>
       </x:c>
       <x:c r="M238" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>38</x:t>
         </x:is>
       </x:c>
       <x:c r="N238" t="inlineStr">
         <x:is>
-          <x:t>NORMAL</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O238" t="inlineStr">
         <x:is>
-          <x:t>Blue</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="P238" t="inlineStr">
         <x:is>
-          <x:t>CLEAR</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q238" t="inlineStr">
         <x:is>
-          <x:t>BLUE</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R238" t="inlineStr">
         <x:is>
-          <x:t>1-Beautiful, could not be nicer</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="239">
       <x:c r="A239" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>346410399</x:t>
         </x:is>
       </x:c>
       <x:c r="B239" t="inlineStr">
         <x:is>
-          <x:t>07/25/2026</x:t>
+          <x:t>06/27/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C239" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D239" t="inlineStr">
         <x:is>
-          <x:t>25</x:t>
+          <x:t>27</x:t>
         </x:is>
       </x:c>
       <x:c r="E239" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F239" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G239" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H239" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I239" t="inlineStr">
         <x:is>
-          <x:t>4</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J239" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K239" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="L239" t="inlineStr">
         <x:is>
-          <x:t>48</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M239" t="inlineStr">
         <x:is>
-          <x:t>45</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N239" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O239" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="P239" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q239" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R239" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="240">
       <x:c r="A240" t="inlineStr">
         <x:is>
-          <x:t>346410399</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B240" t="inlineStr">
         <x:is>
-          <x:t>07/26/2026</x:t>
+          <x:t>07/25/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C240" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D240" t="inlineStr">
         <x:is>
-          <x:t>26</x:t>
+          <x:t>25</x:t>
         </x:is>
       </x:c>
       <x:c r="E240" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F240" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G240" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H240" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I240" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="J240" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K240" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="L240" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>48</x:t>
         </x:is>
       </x:c>
       <x:c r="M240" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>45</x:t>
         </x:is>
       </x:c>
       <x:c r="N240" t="inlineStr">
         <x:is>
-          <x:t>NORMAL</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O240" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P240" t="inlineStr">
         <x:is>
-          <x:t>CLEAR</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q240" t="inlineStr">
         <x:is>
-          <x:t>BLUE</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R240" t="inlineStr">
         <x:is>
-          <x:t>1-Beautiful, could not be nicer</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="241">
       <x:c r="A241" t="inlineStr">
         <x:is>
           <x:t>346410399</x:t>
         </x:is>
       </x:c>
       <x:c r="B241" t="inlineStr">
         <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C241" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D241" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E241" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G241" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N241" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P241" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q241" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R241" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="242">
+      <x:c r="A242" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B242" t="inlineStr">
+        <x:is>
           <x:t>08/21/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C241" t="inlineStr">
+      <x:c r="C242" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
-      <x:c r="D241" t="inlineStr">
+      <x:c r="D242" t="inlineStr">
         <x:is>
           <x:t>21</x:t>
         </x:is>
       </x:c>
-      <x:c r="E241" t="inlineStr">
+      <x:c r="E242" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F241" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="G241" t="inlineStr">
+      <x:c r="F242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I242" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L242" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M242" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="243">
+      <x:c r="A243" t="inlineStr">
+        <x:is>
+          <x:t>346410399</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B243" t="inlineStr">
+        <x:is>
+          <x:t>08/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C243" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D243" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E243" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G243" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H241" t="inlineStr">
-[...29 lines deleted...]
-      <x:c r="N241" t="inlineStr">
+      <x:c r="H243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N243" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O241" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P241" t="inlineStr">
+      <x:c r="O243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P243" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q241" t="inlineStr">
+      <x:c r="Q243" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
-      <x:c r="R241" t="inlineStr">
+      <x:c r="R243" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>