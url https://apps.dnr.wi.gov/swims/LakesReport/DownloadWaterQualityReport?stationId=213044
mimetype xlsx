--- v2 (2026-03-17)
+++ v3 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf555f28822e94889" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ca8c72085147e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf29dd7f84b7f4c0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R85c7287d8c984910"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf29dd7f84b7f4c0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R85c7287d8c984910" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -14171,28 +14171,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O154" t="inlineStr">
         <x:is>
           <x:t>0.8</x:t>
         </x:is>
       </x:c>
       <x:c r="P154" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q154" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R154" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="155">
+      <x:c r="A155" t="inlineStr">
+        <x:is>
+          <x:t>64082645</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B155" t="inlineStr">
+        <x:is>
+          <x:t>05/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C155" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D155" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E155" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F155" t="inlineStr">
+        <x:is>
+          <x:t>20.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G155" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H155" t="inlineStr">
+        <x:is>
+          <x:t>6.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K155" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N155" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P155" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q155" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R155" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>