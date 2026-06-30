--- v3 (2026-05-14)
+++ v4 (2026-06-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ca8c72085147e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1af6a503a7454bea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R85c7287d8c984910"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0c5fe25d21e34cbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R85c7287d8c984910" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0c5fe25d21e34cbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -14174,117 +14174,209 @@
       </x:c>
       <x:c r="O154" t="inlineStr">
         <x:is>
           <x:t>0.8</x:t>
         </x:is>
       </x:c>
       <x:c r="P154" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q154" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R154" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="155">
       <x:c r="A155" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B155" t="inlineStr">
+        <x:is>
+          <x:t>05/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C155" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D155" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E155" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L155" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="156">
+      <x:c r="A156" t="inlineStr">
+        <x:is>
           <x:t>64082645</x:t>
         </x:is>
       </x:c>
-      <x:c r="B155" t="inlineStr">
+      <x:c r="B156" t="inlineStr">
         <x:is>
           <x:t>05/02/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C155" t="inlineStr">
+      <x:c r="C156" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
-      <x:c r="D155" t="inlineStr">
+      <x:c r="D156" t="inlineStr">
         <x:is>
           <x:t>02</x:t>
         </x:is>
       </x:c>
-      <x:c r="E155" t="inlineStr">
+      <x:c r="E156" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F155" t="inlineStr">
+      <x:c r="F156" t="inlineStr">
         <x:is>
           <x:t>20.5</x:t>
         </x:is>
       </x:c>
-      <x:c r="G155" t="inlineStr">
+      <x:c r="G156" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H155" t="inlineStr">
+      <x:c r="H156" t="inlineStr">
         <x:is>
           <x:t>6.2</x:t>
         </x:is>
       </x:c>
-      <x:c r="I155" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K155" t="inlineStr">
+      <x:c r="I156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K156" t="inlineStr">
         <x:is>
           <x:t>34</x:t>
         </x:is>
       </x:c>
-      <x:c r="L155" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N155" t="inlineStr">
+      <x:c r="L156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N156" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O155" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P155" t="inlineStr">
+      <x:c r="O156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P156" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q155" t="inlineStr">
+      <x:c r="Q156" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
-      <x:c r="R155" t="inlineStr">
+      <x:c r="R156" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>