--- v4 (2026-06-30)
+++ v5 (2026-08-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1af6a503a7454bea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ffeb3ef5c34912" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0c5fe25d21e34cbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7b1c33029f134734"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0c5fe25d21e34cbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7b1c33029f134734" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -14355,28 +14355,396 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O156" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P156" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q156" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R156" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="157">
+      <x:c r="A157" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B157" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C157" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D157" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E157" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I157" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M157" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="158">
+      <x:c r="A158" t="inlineStr">
+        <x:is>
+          <x:t>64082645</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B158" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C158" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D158" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E158" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F158" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G158" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H158" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K158" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N158" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O158" t="inlineStr">
+        <x:is>
+          <x:t>1.40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P158" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q158" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R158" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="159">
+      <x:c r="A159" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B159" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C159" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D159" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E159" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I159" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L159" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M159" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="160">
+      <x:c r="A160" t="inlineStr">
+        <x:is>
+          <x:t>64082645</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B160" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C160" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D160" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E160" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F160" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G160" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H160" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I160" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J160" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K160" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L160" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M160" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N160" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O160" t="inlineStr">
+        <x:is>
+          <x:t>1.02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P160" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q160" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R160" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>