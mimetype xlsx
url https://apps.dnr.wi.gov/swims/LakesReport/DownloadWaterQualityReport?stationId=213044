--- v5 (2026-08-20)
+++ v6 (2026-10-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ffeb3ef5c34912" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eb7695f4e224f96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7b1c33029f134734"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4b66ac77f4f8445d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7b1c33029f134734" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b66ac77f4f8445d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -14723,28 +14723,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O160" t="inlineStr">
         <x:is>
           <x:t>1.02</x:t>
         </x:is>
       </x:c>
       <x:c r="P160" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q160" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R160" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="161">
+      <x:c r="A161" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B161" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C161" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D161" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E161" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F161" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G161" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H161" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I161" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J161" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K161" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L161" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M161" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N161" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O161" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P161" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q161" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R161" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="162">
+      <x:c r="A162" t="inlineStr">
+        <x:is>
+          <x:t>64082645</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B162" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C162" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D162" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E162" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F162" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G162" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H162" t="inlineStr">
+        <x:is>
+          <x:t>4.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I162" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J162" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K162" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L162" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M162" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N162" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O162" t="inlineStr">
+        <x:is>
+          <x:t>0.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P162" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q162" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R162" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>