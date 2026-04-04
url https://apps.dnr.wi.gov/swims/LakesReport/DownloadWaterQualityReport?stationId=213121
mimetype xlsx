--- v1 (2026-02-13)
+++ v2 (2026-04-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R585da886b33a4c65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20ffc334874d4b6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1aa1deb9d2114946"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbd6d32ea0fe24ad3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1aa1deb9d2114946" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbd6d32ea0fe24ad3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>