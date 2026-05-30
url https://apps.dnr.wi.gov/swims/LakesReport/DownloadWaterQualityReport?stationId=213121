--- v2 (2026-04-04)
+++ v3 (2026-05-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20ffc334874d4b6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R797158c2d1134cbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbd6d32ea0fe24ad3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R27f96df6ac774a9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbd6d32ea0fe24ad3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R27f96df6ac774a9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -30731,28 +30731,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O334" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P334" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q334" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R334" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="335">
+      <x:c r="A335" t="inlineStr">
+        <x:is>
+          <x:t>383690274</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B335" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C335" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D335" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E335" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F335" t="inlineStr">
+        <x:is>
+          <x:t>7.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G335" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H335" t="inlineStr">
+        <x:is>
+          <x:t>2.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K335" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N335" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P335" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q335" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R335" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>