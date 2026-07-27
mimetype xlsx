--- v3 (2026-05-30)
+++ v4 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R797158c2d1134cbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0dafea7fb54708" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R27f96df6ac774a9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R03446aa3bf5b482a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R27f96df6ac774a9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R03446aa3bf5b482a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -30734,117 +30734,393 @@
       </x:c>
       <x:c r="O334" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P334" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q334" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R334" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="335">
       <x:c r="A335" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B335" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C335" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D335" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E335" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L335" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="336">
+      <x:c r="A336" t="inlineStr">
+        <x:is>
           <x:t>383690274</x:t>
         </x:is>
       </x:c>
-      <x:c r="B335" t="inlineStr">
+      <x:c r="B336" t="inlineStr">
         <x:is>
           <x:t>05/11/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C335" t="inlineStr">
+      <x:c r="C336" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
-      <x:c r="D335" t="inlineStr">
+      <x:c r="D336" t="inlineStr">
         <x:is>
           <x:t>11</x:t>
         </x:is>
       </x:c>
-      <x:c r="E335" t="inlineStr">
+      <x:c r="E336" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F335" t="inlineStr">
+      <x:c r="F336" t="inlineStr">
         <x:is>
           <x:t>7.5</x:t>
         </x:is>
       </x:c>
-      <x:c r="G335" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="H335" t="inlineStr">
+      <x:c r="G336" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H336" t="inlineStr">
         <x:is>
           <x:t>2.3</x:t>
         </x:is>
       </x:c>
-      <x:c r="I335" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K335" t="inlineStr">
+      <x:c r="I336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K336" t="inlineStr">
         <x:is>
           <x:t>48</x:t>
         </x:is>
       </x:c>
-      <x:c r="L335" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N335" t="inlineStr">
+      <x:c r="L336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N336" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O335" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P335" t="inlineStr">
+      <x:c r="O336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P336" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q335" t="inlineStr">
+      <x:c r="Q336" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
-      <x:c r="R335" t="inlineStr">
+      <x:c r="R336" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="337">
+      <x:c r="A337" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B337" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C337" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D337" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E337" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F337" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G337" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H337" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I337" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J337" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K337" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L337" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M337" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N337" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O337" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P337" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q337" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R337" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="338">
+      <x:c r="A338" t="inlineStr">
+        <x:is>
+          <x:t>383690274</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B338" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C338" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D338" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E338" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F338" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G338" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H338" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I338" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J338" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K338" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L338" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M338" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N338" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O338" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P338" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q338" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R338" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>