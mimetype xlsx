--- v4 (2026-07-27)
+++ v5 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0dafea7fb54708" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26d78e2dfc914b77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R03446aa3bf5b482a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R37b4ce5c36b64796"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R03446aa3bf5b482a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R37b4ce5c36b64796" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -31099,28 +31099,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O338" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P338" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q338" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R338" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="339">
+      <x:c r="A339" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B339" t="inlineStr">
+        <x:is>
+          <x:t>07/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C339" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D339" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E339" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F339" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G339" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H339" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I339" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J339" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K339" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L339" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M339" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N339" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O339" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P339" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q339" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R339" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="340">
+      <x:c r="A340" t="inlineStr">
+        <x:is>
+          <x:t>143795394</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B340" t="inlineStr">
+        <x:is>
+          <x:t>07/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C340" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D340" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E340" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F340" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G340" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H340" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I340" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J340" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K340" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L340" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M340" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N340" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O340" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P340" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q340" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R340" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="341">
+      <x:c r="A341" t="inlineStr">
+        <x:is>
+          <x:t>143795394</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B341" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C341" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D341" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E341" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G341" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N341" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q341" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R341" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>