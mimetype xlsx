--- v2 (2026-03-15)
+++ v3 (2026-06-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cfe4415578c4415" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R668cf26767c640d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0b720478855644fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R21bbb06637324988"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b720478855644fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R21bbb06637324988" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -28615,28 +28615,212 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O311" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P311" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q311" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R311" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="312">
+      <x:c r="A312" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B312" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C312" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D312" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E312" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L312" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="313">
+      <x:c r="A313" t="inlineStr">
+        <x:is>
+          <x:t>30773019</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B313" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C313" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D313" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E313" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F313" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G313" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H313" t="inlineStr">
+        <x:is>
+          <x:t>6.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I313" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J313" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K313" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L313" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M313" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N313" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O313" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P313" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q313" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R313" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>