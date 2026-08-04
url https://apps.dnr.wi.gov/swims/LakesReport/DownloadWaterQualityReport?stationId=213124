--- v3 (2026-06-19)
+++ v4 (2026-08-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R668cf26767c640d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f258f4c4bd4919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R21bbb06637324988"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4a562c77167c4265"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R21bbb06637324988" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4a562c77167c4265" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -28799,28 +28799,396 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O313" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P313" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q313" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R313" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="314">
+      <x:c r="A314" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B314" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C314" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D314" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E314" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I314" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L314" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M314" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="315">
+      <x:c r="A315" t="inlineStr">
+        <x:is>
+          <x:t>30773019</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B315" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C315" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D315" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E315" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F315" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G315" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H315" t="inlineStr">
+        <x:is>
+          <x:t>12.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K315" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N315" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P315" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q315" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R315" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="316">
+      <x:c r="A316" t="inlineStr">
+        <x:is>
+          <x:t>30773019</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B316" t="inlineStr">
+        <x:is>
+          <x:t>07/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C316" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D316" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E316" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F316" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G316" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H316" t="inlineStr">
+        <x:is>
+          <x:t>7.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K316" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N316" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P316" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q316" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R316" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="317">
+      <x:c r="A317" t="inlineStr">
+        <x:is>
+          <x:t>30773019</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B317" t="inlineStr">
+        <x:is>
+          <x:t>07/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C317" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D317" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E317" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F317" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G317" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H317" t="inlineStr">
+        <x:is>
+          <x:t>6.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K317" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N317" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P317" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q317" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R317" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>