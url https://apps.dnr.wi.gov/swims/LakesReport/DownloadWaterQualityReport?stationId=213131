--- v2 (2026-02-28)
+++ v3 (2026-04-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R352d9462bdb04bd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf218a4b4d0dc4334" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R88d05ab8c8e54a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbe3743aeaae14680"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R88d05ab8c8e54a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe3743aeaae14680" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>