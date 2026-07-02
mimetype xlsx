--- v3 (2026-04-17)
+++ v4 (2026-07-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf218a4b4d0dc4334" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311db7d401eb4088" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbe3743aeaae14680"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R459ece2d18994798"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe3743aeaae14680" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R459ece2d18994798" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>