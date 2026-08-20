--- v4 (2026-07-02)
+++ v5 (2026-08-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311db7d401eb4088" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4abf03fc48db4491" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R459ece2d18994798"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdff04234bf614a91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R459ece2d18994798" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdff04234bf614a91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -28339,28 +28339,304 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O308" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P308" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q308" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R308" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="309">
+      <x:c r="A309" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B309" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C309" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D309" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E309" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I309" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L309" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M309" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="310">
+      <x:c r="A310" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B310" t="inlineStr">
+        <x:is>
+          <x:t>07/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C310" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D310" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E310" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I310" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L310" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M310" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="311">
+      <x:c r="A311" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B311" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C311" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D311" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E311" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I311" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L311" t="inlineStr">
+        <x:is>
+          <x:t>58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M311" t="inlineStr">
+        <x:is>
+          <x:t>66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>