--- v5 (2026-07-27)
+++ v6 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5d66cfcf5284e2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5586be8225014f63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf6bfa09553c8487d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R64768bd91ec1484e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf6bfa09553c8487d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R64768bd91ec1484e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -39379,28 +39379,212 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O428" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P428" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q428" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R428" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="429">
+      <x:c r="A429" t="inlineStr">
+        <x:is>
+          <x:t>235699698</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B429" t="inlineStr">
+        <x:is>
+          <x:t>07/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C429" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D429" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E429" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G429" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N429" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P429" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q429" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R429" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="430">
+      <x:c r="A430" t="inlineStr">
+        <x:is>
+          <x:t>235699698</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B430" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C430" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D430" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E430" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F430" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G430" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H430" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I430" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J430" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K430" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L430" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M430" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N430" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O430" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P430" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q430" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R430" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>