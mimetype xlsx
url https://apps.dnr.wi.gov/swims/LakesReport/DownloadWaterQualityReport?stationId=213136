--- v6 (2026-09-11)
+++ v7 (2026-10-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5586be8225014f63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac359d31cee4c9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R64768bd91ec1484e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R76cb551f658046f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R64768bd91ec1484e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R76cb551f658046f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>