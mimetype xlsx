--- v1 (2026-02-17)
+++ v2 (2026-05-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd185a188eab24fdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3abdd27a899a4e24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd7cab81af200422f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdaba29779f0d4f81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd7cab81af200422f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdaba29779f0d4f81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -12515,28 +12515,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O136" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P136" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q136" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R136" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="137">
+      <x:c r="A137" t="inlineStr">
+        <x:is>
+          <x:t>32946713</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B137" t="inlineStr">
+        <x:is>
+          <x:t>05/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C137" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D137" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E137" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F137" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G137" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H137" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K137" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P137" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q137" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R137" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>