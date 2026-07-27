--- v2 (2026-05-19)
+++ v3 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3abdd27a899a4e24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bdd28e37ef949d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdaba29779f0d4f81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R07a5548a61374317"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdaba29779f0d4f81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R07a5548a61374317" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -12518,117 +12518,485 @@
       </x:c>
       <x:c r="O136" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P136" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q136" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R136" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="137">
       <x:c r="A137" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B137" t="inlineStr">
+        <x:is>
+          <x:t>05/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C137" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D137" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E137" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L137" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="138">
+      <x:c r="A138" t="inlineStr">
+        <x:is>
           <x:t>32946713</x:t>
         </x:is>
       </x:c>
-      <x:c r="B137" t="inlineStr">
+      <x:c r="B138" t="inlineStr">
         <x:is>
           <x:t>05/10/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C137" t="inlineStr">
+      <x:c r="C138" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
-      <x:c r="D137" t="inlineStr">
+      <x:c r="D138" t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
-      <x:c r="E137" t="inlineStr">
+      <x:c r="E138" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F137" t="inlineStr">
+      <x:c r="F138" t="inlineStr">
         <x:is>
           <x:t>14</x:t>
         </x:is>
       </x:c>
-      <x:c r="G137" t="inlineStr">
+      <x:c r="G138" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H137" t="inlineStr">
+      <x:c r="H138" t="inlineStr">
         <x:is>
           <x:t>4.3</x:t>
         </x:is>
       </x:c>
-      <x:c r="I137" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K137" t="inlineStr">
+      <x:c r="I138" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J138" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K138" t="inlineStr">
         <x:is>
           <x:t>39</x:t>
         </x:is>
       </x:c>
-      <x:c r="L137" t="inlineStr">
-[...19 lines deleted...]
-      <x:c r="P137" t="inlineStr">
+      <x:c r="L138" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M138" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N138" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O138" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P138" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q137" t="inlineStr">
+      <x:c r="Q138" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
-      <x:c r="R137" t="inlineStr">
+      <x:c r="R138" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="139">
+      <x:c r="A139" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B139" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C139" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D139" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E139" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I139" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L139" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M139" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="140">
+      <x:c r="A140" t="inlineStr">
+        <x:is>
+          <x:t>32946713</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B140" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C140" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D140" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E140" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F140" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G140" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H140" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I140" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J140" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K140" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L140" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M140" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N140" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O140" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P140" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q140" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R140" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="141">
+      <x:c r="A141" t="inlineStr">
+        <x:is>
+          <x:t>32946713</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B141" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C141" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D141" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E141" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F141" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G141" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H141" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I141" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J141" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K141" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L141" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M141" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N141" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O141" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P141" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q141" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R141" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>