--- v2 (2026-03-10)
+++ v3 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89c36eb219d04564" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dbfaa28fdcc46e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf8a8802de9a946ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7893c54df8d24aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf8a8802de9a946ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7893c54df8d24aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -14263,28 +14263,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O155" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P155" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q155" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R155" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="156">
+      <x:c r="A156" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B156" t="inlineStr">
+        <x:is>
+          <x:t>04/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C156" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D156" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E156" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L156" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="157">
+      <x:c r="A157" t="inlineStr">
+        <x:is>
+          <x:t>399047759</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B157" t="inlineStr">
+        <x:is>
+          <x:t>04/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C157" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D157" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E157" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F157" t="inlineStr">
+        <x:is>
+          <x:t>4.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G157" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H157" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K157" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N157" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P157" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q157" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R157" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>