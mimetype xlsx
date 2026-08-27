--- v3 (2026-05-14)
+++ v4 (2026-08-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dbfaa28fdcc46e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c4f68d9f0a747b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7893c54df8d24aeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rceeebdcdf5f343c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7893c54df8d24aeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rceeebdcdf5f343c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -14447,28 +14447,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O157" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P157" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q157" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R157" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="158">
+      <x:c r="A158" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B158" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C158" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D158" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E158" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I158" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L158" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M158" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="159">
+      <x:c r="A159" t="inlineStr">
+        <x:is>
+          <x:t>399047759</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B159" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C159" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D159" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E159" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G159" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N159" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P159" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q159" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R159" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>