--- v1 (2026-02-04)
+++ v2 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a984a643df4c9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe4f024580b84112" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3c583fb28cf94318"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9545e0f0d3cb47fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3c583fb28cf94318" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9545e0f0d3cb47fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>