--- v2 (2026-04-06)
+++ v3 (2026-05-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe4f024580b84112" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a6d806e149b46fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9545e0f0d3cb47fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R24cc7fcbc15d4f2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9545e0f0d3cb47fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R24cc7fcbc15d4f2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>