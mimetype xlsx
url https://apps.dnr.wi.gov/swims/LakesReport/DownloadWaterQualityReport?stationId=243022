--- v3 (2026-05-30)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a6d806e149b46fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07b08dbe6e184045" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R24cc7fcbc15d4f2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra9aa059f6f0e425d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R24cc7fcbc15d4f2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra9aa059f6f0e425d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -28891,28 +28891,856 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O314" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P314" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q314" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R314" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="315">
+      <x:c r="A315" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B315" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C315" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D315" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E315" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I315" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L315" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M315" t="inlineStr">
+        <x:is>
+          <x:t>58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="316">
+      <x:c r="A316" t="inlineStr">
+        <x:is>
+          <x:t>404014223</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B316" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C316" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D316" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E316" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F316" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H316" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K316" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N316" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O316" t="inlineStr">
+        <x:is>
+          <x:t>2.18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P316" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q316" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R316" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="317">
+      <x:c r="A317" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B317" t="inlineStr">
+        <x:is>
+          <x:t>05/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C317" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D317" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E317" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I317" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L317" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M317" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="318">
+      <x:c r="A318" t="inlineStr">
+        <x:is>
+          <x:t>402814490</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B318" t="inlineStr">
+        <x:is>
+          <x:t>05/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C318" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D318" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E318" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F318" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H318" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K318" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O318" t="inlineStr">
+        <x:is>
+          <x:t>2.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P318" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q318" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R318" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="319">
+      <x:c r="A319" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B319" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C319" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D319" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E319" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F319" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G319" t="inlineStr">
+        <x:is>
+          <x:t>N</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H319" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I319" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K319" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L319" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M319" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="320">
+      <x:c r="A320" t="inlineStr">
+        <x:is>
+          <x:t>404014189</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B320" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C320" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D320" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E320" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F320" t="inlineStr">
+        <x:is>
+          <x:t>4.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H320" t="inlineStr">
+        <x:is>
+          <x:t>1.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K320" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N320" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O320" t="inlineStr">
+        <x:is>
+          <x:t>2.04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P320" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q320" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R320" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="321">
+      <x:c r="A321" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B321" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C321" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D321" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E321" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I321" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L321" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M321" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="322">
+      <x:c r="A322" t="inlineStr">
+        <x:is>
+          <x:t>404014189</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B322" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C322" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D322" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E322" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F322" t="inlineStr">
+        <x:is>
+          <x:t>3.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H322" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K322" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N322" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O322" t="inlineStr">
+        <x:is>
+          <x:t>1.98</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P322" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q322" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R322" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="323">
+      <x:c r="A323" t="inlineStr">
+        <x:is>
+          <x:t>404014189</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B323" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C323" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D323" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E323" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F323" t="inlineStr">
+        <x:is>
+          <x:t>2.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H323" t="inlineStr">
+        <x:is>
+          <x:t>0.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K323" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N323" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O323" t="inlineStr">
+        <x:is>
+          <x:t>NA</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P323" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q323" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R323" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>