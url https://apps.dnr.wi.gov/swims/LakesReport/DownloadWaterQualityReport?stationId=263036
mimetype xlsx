--- v0 (2026-02-24)
+++ v1 (2026-04-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf758eb481f8c4a6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea6e52ea0954e44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7adcf772f4fe4247"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc81264ccb10d4be5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7adcf772f4fe4247" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc81264ccb10d4be5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>