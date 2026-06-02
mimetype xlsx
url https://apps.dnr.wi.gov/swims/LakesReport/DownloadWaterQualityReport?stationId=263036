--- v1 (2026-04-18)
+++ v2 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea6e52ea0954e44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d9af5b09d88455d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc81264ccb10d4be5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6af9d6a315224e4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc81264ccb10d4be5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6af9d6a315224e4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>