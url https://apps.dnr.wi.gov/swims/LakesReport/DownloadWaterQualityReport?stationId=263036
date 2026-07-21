--- v2 (2026-06-02)
+++ v3 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d9af5b09d88455d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6e1bc031648441e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6af9d6a315224e4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9ad7051531a0475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6af9d6a315224e4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ad7051531a0475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -7087,28 +7087,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O77" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P77" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q77" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R77" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="78">
+      <x:c r="A78" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B78" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C78" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D78" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E78" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I78" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M78" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>