--- v1 (2026-02-15)
+++ v2 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c4155c1f3c94456" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44254e8f6b314521" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R05950266ae844396"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1f7d6a80e3784110"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R05950266ae844396" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1f7d6a80e3784110" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>