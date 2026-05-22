--- v2 (2026-04-06)
+++ v3 (2026-05-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44254e8f6b314521" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36befb6d378841ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1f7d6a80e3784110"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R392a00f16d2c4a8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1f7d6a80e3784110" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R392a00f16d2c4a8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>