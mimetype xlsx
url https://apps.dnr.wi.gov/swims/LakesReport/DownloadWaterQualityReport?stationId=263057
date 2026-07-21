--- v3 (2026-05-22)
+++ v4 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36befb6d378841ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R669beda983ce47e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R392a00f16d2c4a8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf98b934f9d724e5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R392a00f16d2c4a8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf98b934f9d724e5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -10951,28 +10951,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O119" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P119" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q119" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R119" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="120">
+      <x:c r="A120" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B120" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C120" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D120" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E120" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I120" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L120" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M120" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>