--- v4 (2026-07-21)
+++ v5 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R669beda983ce47e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb9f25ec0f0499f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf98b934f9d724e5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R80e16365b8014ff7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf98b934f9d724e5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R80e16365b8014ff7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>