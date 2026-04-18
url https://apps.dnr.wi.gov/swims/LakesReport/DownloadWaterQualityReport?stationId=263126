--- v2 (2026-02-24)
+++ v3 (2026-04-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f335f6ad9d4413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8105be95c8e43dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Read46b3cf236487d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ree7ca3d9ca5247ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Read46b3cf236487d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree7ca3d9ca5247ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>