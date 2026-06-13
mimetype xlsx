--- v3 (2026-04-18)
+++ v4 (2026-06-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8105be95c8e43dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c894e27f174c7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ree7ca3d9ca5247ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6d9c03cd19194c4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree7ca3d9ca5247ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6d9c03cd19194c4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>