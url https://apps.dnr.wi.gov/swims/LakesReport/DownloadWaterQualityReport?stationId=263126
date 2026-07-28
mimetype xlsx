--- v4 (2026-06-13)
+++ v5 (2026-07-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c894e27f174c7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f8b70c7b9fe4bab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6d9c03cd19194c4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R69cdbfb1d87148f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6d9c03cd19194c4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R69cdbfb1d87148f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -9571,28 +9571,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O104" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P104" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q104" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R104" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="105">
+      <x:c r="A105" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B105" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C105" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D105" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E105" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I105" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L105" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M105" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>