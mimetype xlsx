--- v5 (2026-07-28)
+++ v6 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f8b70c7b9fe4bab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ff9ee4899724a6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R69cdbfb1d87148f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc1a5011920874fbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R69cdbfb1d87148f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc1a5011920874fbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -9574,117 +9574,485 @@
       </x:c>
       <x:c r="O104" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P104" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q104" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R104" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="105">
       <x:c r="A105" t="inlineStr">
         <x:is>
+          <x:t>118251993</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B105" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C105" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D105" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E105" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F105" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G105" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H105" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K105" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N105" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P105" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q105" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R105" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="106">
+      <x:c r="A106" t="inlineStr">
+        <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
-      <x:c r="B105" t="inlineStr">
+      <x:c r="B106" t="inlineStr">
         <x:is>
           <x:t>06/28/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C105" t="inlineStr">
+      <x:c r="C106" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
-      <x:c r="D105" t="inlineStr">
+      <x:c r="D106" t="inlineStr">
         <x:is>
           <x:t>28</x:t>
         </x:is>
       </x:c>
-      <x:c r="E105" t="inlineStr">
+      <x:c r="E106" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F105" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="I105" t="inlineStr">
+      <x:c r="F106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I106" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
-      <x:c r="J105" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="L105" t="inlineStr">
+      <x:c r="J106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L106" t="inlineStr">
         <x:is>
           <x:t>48</x:t>
         </x:is>
       </x:c>
-      <x:c r="M105" t="inlineStr">
+      <x:c r="M106" t="inlineStr">
         <x:is>
           <x:t>35</x:t>
         </x:is>
       </x:c>
-      <x:c r="N105" t="inlineStr">
-[...21 lines deleted...]
-          <x:t/>
+      <x:c r="N106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="107">
+      <x:c r="A107" t="inlineStr">
+        <x:is>
+          <x:t>118251993</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B107" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C107" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D107" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E107" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F107" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G107" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H107" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K107" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N107" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P107" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q107" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R107" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="108">
+      <x:c r="A108" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B108" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C108" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D108" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E108" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F108" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G108" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H108" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I108" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J108" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K108" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L108" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M108" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N108" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O108" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P108" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q108" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R108" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="109">
+      <x:c r="A109" t="inlineStr">
+        <x:is>
+          <x:t>118251993</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B109" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C109" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D109" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E109" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F109" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G109" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H109" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K109" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N109" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P109" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q109" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R109" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>