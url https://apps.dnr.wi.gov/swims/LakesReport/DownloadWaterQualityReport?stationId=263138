--- v1 (2026-02-24)
+++ v2 (2026-04-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62eea6837e5547a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456984d1f436440a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R16bdc3dbdf6d4173"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0a78f2d79cd14d8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R16bdc3dbdf6d4173" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a78f2d79cd14d8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>