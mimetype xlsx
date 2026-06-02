--- v2 (2026-04-18)
+++ v3 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456984d1f436440a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e74066dbc5846d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0a78f2d79cd14d8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R831694fffedb441a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a78f2d79cd14d8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R831694fffedb441a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>