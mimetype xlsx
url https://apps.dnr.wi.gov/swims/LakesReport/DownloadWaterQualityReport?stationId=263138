--- v3 (2026-06-02)
+++ v4 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e74066dbc5846d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7178ec1bba7d4334" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R831694fffedb441a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0ddb8b92ec72426b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R831694fffedb441a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ddb8b92ec72426b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -8191,28 +8191,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O89" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P89" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q89" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R89" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="90">
+      <x:c r="A90" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B90" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C90" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D90" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E90" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I90" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L90" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M90" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>