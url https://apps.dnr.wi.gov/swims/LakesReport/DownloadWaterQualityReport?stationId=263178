--- v2 (2026-02-24)
+++ v3 (2026-04-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf65f287c612044a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7291f1a5b24f4134" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf7a7189597b44b40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R196b0b4317f44f02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf7a7189597b44b40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R196b0b4317f44f02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>