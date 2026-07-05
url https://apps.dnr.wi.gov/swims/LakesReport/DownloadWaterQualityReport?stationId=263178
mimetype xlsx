--- v3 (2026-04-17)
+++ v4 (2026-07-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7291f1a5b24f4134" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac96ff477ae84f89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R196b0b4317f44f02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2bbb4656688742ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R196b0b4317f44f02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2bbb4656688742ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -7823,28 +7823,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O85" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P85" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q85" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R85" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="86">
+      <x:c r="A86" t="inlineStr">
+        <x:is>
+          <x:t>107480490</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B86" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C86" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D86" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E86" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G86" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N86" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P86" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q86" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R86" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="87">
+      <x:c r="A87" t="inlineStr">
+        <x:is>
+          <x:t>107480490</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B87" t="inlineStr">
+        <x:is>
+          <x:t>05/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C87" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D87" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E87" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F87" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G87" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H87" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K87" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N87" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P87" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q87" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R87" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="88">
+      <x:c r="A88" t="inlineStr">
+        <x:is>
+          <x:t>107480490</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B88" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C88" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D88" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E88" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F88" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G88" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H88" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K88" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N88" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P88" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q88" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R88" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>