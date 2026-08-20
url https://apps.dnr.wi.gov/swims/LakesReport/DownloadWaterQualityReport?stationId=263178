--- v4 (2026-07-05)
+++ v5 (2026-08-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac96ff477ae84f89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e01532c5334792" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2bbb4656688742ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R001ef40dc81943a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2bbb4656688742ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R001ef40dc81943a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -8010,117 +8010,393 @@
       </x:c>
       <x:c r="O87" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P87" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q87" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R87" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B88" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C88" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D88" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E88" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I88" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L88" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M88" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="89">
+      <x:c r="A89" t="inlineStr">
+        <x:is>
           <x:t>107480490</x:t>
         </x:is>
       </x:c>
-      <x:c r="B88" t="inlineStr">
+      <x:c r="B89" t="inlineStr">
         <x:is>
           <x:t>06/29/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C88" t="inlineStr">
+      <x:c r="C89" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
-      <x:c r="D88" t="inlineStr">
+      <x:c r="D89" t="inlineStr">
         <x:is>
           <x:t>29</x:t>
         </x:is>
       </x:c>
-      <x:c r="E88" t="inlineStr">
+      <x:c r="E89" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F88" t="inlineStr">
+      <x:c r="F89" t="inlineStr">
         <x:is>
           <x:t>5</x:t>
         </x:is>
       </x:c>
-      <x:c r="G88" t="inlineStr">
+      <x:c r="G89" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H88" t="inlineStr">
+      <x:c r="H89" t="inlineStr">
         <x:is>
           <x:t>1.5</x:t>
         </x:is>
       </x:c>
-      <x:c r="I88" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K88" t="inlineStr">
+      <x:c r="I89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K89" t="inlineStr">
         <x:is>
           <x:t>54</x:t>
         </x:is>
       </x:c>
-      <x:c r="L88" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N88" t="inlineStr">
+      <x:c r="L89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N89" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O88" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P88" t="inlineStr">
+      <x:c r="O89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P89" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q88" t="inlineStr">
+      <x:c r="Q89" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R88" t="inlineStr">
+      <x:c r="R89" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="90">
+      <x:c r="A90" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B90" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C90" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D90" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E90" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I90" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M90" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="91">
+      <x:c r="A91" t="inlineStr">
+        <x:is>
+          <x:t>107480490</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B91" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C91" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D91" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E91" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G91" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N91" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P91" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q91" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R91" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>