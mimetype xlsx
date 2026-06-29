--- v2 (2026-03-20)
+++ v3 (2026-06-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd9b8c065d6c4cb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8df6a74c4644de7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra51d3c481a7845b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd0bd5b947cd24eba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra51d3c481a7845b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd0bd5b947cd24eba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -43363,295 +43363,295 @@
           <x:t>314748435</x:t>
         </x:is>
       </x:c>
       <x:c r="B472" t="inlineStr">
         <x:is>
           <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C472" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D472" t="inlineStr">
         <x:is>
           <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="E472" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F472" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4.6</x:t>
         </x:is>
       </x:c>
       <x:c r="G472" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H472" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I472" t="inlineStr">
         <x:is>
           <x:t>11</x:t>
         </x:is>
       </x:c>
       <x:c r="J472" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K472" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>55</x:t>
         </x:is>
       </x:c>
       <x:c r="L472" t="inlineStr">
         <x:is>
           <x:t>52</x:t>
         </x:is>
       </x:c>
       <x:c r="M472" t="inlineStr">
         <x:is>
           <x:t>53</x:t>
         </x:is>
       </x:c>
       <x:c r="N472" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O472" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P472" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q472" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R472" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="473">
       <x:c r="A473" t="inlineStr">
         <x:is>
           <x:t>170104196</x:t>
         </x:is>
       </x:c>
       <x:c r="B473" t="inlineStr">
         <x:is>
           <x:t>08/20/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C473" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D473" t="inlineStr">
         <x:is>
           <x:t>20</x:t>
         </x:is>
       </x:c>
       <x:c r="E473" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F473" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>7.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G473" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H473" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I473" t="inlineStr">
         <x:is>
           <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c r="J473" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K473" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>48</x:t>
         </x:is>
       </x:c>
       <x:c r="L473" t="inlineStr">
         <x:is>
           <x:t>51</x:t>
         </x:is>
       </x:c>
       <x:c r="M473" t="inlineStr">
         <x:is>
           <x:t>49</x:t>
         </x:is>
       </x:c>
       <x:c r="N473" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O473" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P473" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q473" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R473" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="474">
       <x:c r="A474" t="inlineStr">
         <x:is>
           <x:t>127418987</x:t>
         </x:is>
       </x:c>
       <x:c r="B474" t="inlineStr">
         <x:is>
           <x:t>09/04/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C474" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D474" t="inlineStr">
         <x:is>
           <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="E474" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F474" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>6.9</x:t>
         </x:is>
       </x:c>
       <x:c r="G474" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H474" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2.1</x:t>
         </x:is>
       </x:c>
       <x:c r="I474" t="inlineStr">
         <x:is>
           <x:t>11</x:t>
         </x:is>
       </x:c>
       <x:c r="J474" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K474" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>49</x:t>
         </x:is>
       </x:c>
       <x:c r="L474" t="inlineStr">
         <x:is>
           <x:t>54</x:t>
         </x:is>
       </x:c>
       <x:c r="M474" t="inlineStr">
         <x:is>
           <x:t>53</x:t>
         </x:is>
       </x:c>
       <x:c r="N474" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O474" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P474" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q474" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R474" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="475">
       <x:c r="A475" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B475" t="inlineStr">
         <x:is>
           <x:t>09/15/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C475" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D475" t="inlineStr">
         <x:is>
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="E475" t="inlineStr">