--- v3 (2026-06-29)
+++ v4 (2026-08-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8df6a74c4644de7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56092149d27949a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd0bd5b947cd24eba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R27b1372e27d940b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd0bd5b947cd24eba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R27b1372e27d940b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>