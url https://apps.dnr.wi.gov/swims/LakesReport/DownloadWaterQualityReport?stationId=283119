--- v3 (2026-02-25)
+++ v4 (2026-04-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eb4d22da84b43c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f08b2110cab4241" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8d3d2ae840834f45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5e74da62c284460e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8d3d2ae840834f45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5e74da62c284460e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>