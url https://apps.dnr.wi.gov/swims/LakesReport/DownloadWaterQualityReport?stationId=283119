--- v4 (2026-04-13)
+++ v5 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f08b2110cab4241" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e2e8cf2f21d40af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5e74da62c284460e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0e13466b62914a66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5e74da62c284460e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0e13466b62914a66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -8743,28 +8743,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O95" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P95" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q95" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R95" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="96">
+      <x:c r="A96" t="inlineStr">
+        <x:is>
+          <x:t>357907018</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B96" t="inlineStr">
+        <x:is>
+          <x:t>05/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C96" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D96" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E96" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F96" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G96" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H96" t="inlineStr">
+        <x:is>
+          <x:t>0.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K96" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N96" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O96" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P96" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q96" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R96" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>