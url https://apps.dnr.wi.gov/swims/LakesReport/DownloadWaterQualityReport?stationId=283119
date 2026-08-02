--- v5 (2026-05-31)
+++ v6 (2026-08-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e2e8cf2f21d40af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a7e34ac5cd54f39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0e13466b62914a66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re17193393913469e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0e13466b62914a66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re17193393913469e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -8835,28 +8835,304 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O96" t="inlineStr">
         <x:is>
           <x:t>8.5</x:t>
         </x:is>
       </x:c>
       <x:c r="P96" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q96" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R96" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="97">
+      <x:c r="A97" t="inlineStr">
+        <x:is>
+          <x:t>357907018</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B97" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C97" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D97" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E97" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F97" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G97" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H97" t="inlineStr">
+        <x:is>
+          <x:t>0.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K97" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N97" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O97" t="inlineStr">
+        <x:is>
+          <x:t>6.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P97" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q97" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R97" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="98">
+      <x:c r="A98" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B98" t="inlineStr">
+        <x:is>
+          <x:t>07/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C98" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D98" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E98" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I98" t="inlineStr">
+        <x:is>
+          <x:t>88</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J98" t="inlineStr">
+        <x:is>
+          <x:t>398</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L98" t="inlineStr">
+        <x:is>
+          <x:t>74</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M98" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="99">
+      <x:c r="A99" t="inlineStr">
+        <x:is>
+          <x:t>357907018</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B99" t="inlineStr">
+        <x:is>
+          <x:t>07/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C99" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D99" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E99" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F99" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G99" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H99" t="inlineStr">
+        <x:is>
+          <x:t>0.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K99" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N99" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P99" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q99" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R99" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>