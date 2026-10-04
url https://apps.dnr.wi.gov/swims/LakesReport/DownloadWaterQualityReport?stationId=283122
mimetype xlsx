--- v3 (2026-08-09)
+++ v4 (2026-10-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb18f95c4a854905" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66dafdca38974536" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R56f281e6dff84fa8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R29b3fc4d5fa541ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R56f281e6dff84fa8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R29b3fc4d5fa541ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -47202,577 +47202,1681 @@
       </x:c>
       <x:c r="O513" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P513" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q513" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R513" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="514">
       <x:c r="A514" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>117591645</x:t>
         </x:is>
       </x:c>
       <x:c r="B514" t="inlineStr">
         <x:is>
-          <x:t>06/17/2025</x:t>
+          <x:t>03/25/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C514" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>03</x:t>
         </x:is>
       </x:c>
       <x:c r="D514" t="inlineStr">
         <x:is>
-          <x:t>17</x:t>
+          <x:t>25</x:t>
         </x:is>
       </x:c>
       <x:c r="E514" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F514" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>5.75</x:t>
         </x:is>
       </x:c>
       <x:c r="G514" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H514" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I514" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J514" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K514" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>52</x:t>
         </x:is>
       </x:c>
       <x:c r="L514" t="inlineStr">
         <x:is>
-          <x:t>52</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M514" t="inlineStr">
         <x:is>
-          <x:t>53</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N514" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O514" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P514" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q514" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R514" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="515">
       <x:c r="A515" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B515" t="inlineStr">
         <x:is>
-          <x:t>07/21/2025</x:t>
+          <x:t>06/17/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C515" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D515" t="inlineStr">
         <x:is>
-          <x:t>21</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="E515" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F515" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G515" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="H515" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I515" t="inlineStr">
         <x:is>
-          <x:t>6</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="J515" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K515" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="L515" t="inlineStr">
         <x:is>
-          <x:t>51</x:t>
+          <x:t>52</x:t>
         </x:is>
       </x:c>
       <x:c r="M515" t="inlineStr">
         <x:is>
-          <x:t>48</x:t>
+          <x:t>53</x:t>
         </x:is>
       </x:c>
       <x:c r="N515" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O515" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P515" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q515" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R515" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="516">
       <x:c r="A516" t="inlineStr">
         <x:is>
-          <x:t>21987428</x:t>
+          <x:t>117591645</x:t>
         </x:is>
       </x:c>
       <x:c r="B516" t="inlineStr">
         <x:is>
-          <x:t>08/13/2025</x:t>
+          <x:t>06/17/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C516" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D516" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="E516" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F516" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="G516" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H516" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="I516" t="inlineStr">
         <x:is>
-          <x:t>4</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J516" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K516" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>44</x:t>
         </x:is>
       </x:c>
       <x:c r="L516" t="inlineStr">
         <x:is>
-          <x:t>52</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M516" t="inlineStr">
         <x:is>
-          <x:t>44</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N516" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O516" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P516" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q516" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R516" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="517">
       <x:c r="A517" t="inlineStr">
         <x:is>
-          <x:t>314748435</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B517" t="inlineStr">
         <x:is>
-          <x:t>08/27/2025</x:t>
+          <x:t>07/21/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C517" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D517" t="inlineStr">
         <x:is>
-          <x:t>27</x:t>
+          <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="E517" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F517" t="inlineStr">
         <x:is>
-          <x:t>12.8</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G517" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H517" t="inlineStr">
         <x:is>
-          <x:t>3.9</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I517" t="inlineStr">
         <x:is>
-          <x:t>3</x:t>
+          <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="J517" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K517" t="inlineStr">
         <x:is>
-          <x:t>40</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L517" t="inlineStr">
         <x:is>
-          <x:t>49</x:t>
+          <x:t>51</x:t>
         </x:is>
       </x:c>
       <x:c r="M517" t="inlineStr">
         <x:is>
-          <x:t>43</x:t>
+          <x:t>48</x:t>
         </x:is>
       </x:c>
       <x:c r="N517" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O517" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P517" t="inlineStr">
         <x:is>
-          <x:t>CLEAR</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q517" t="inlineStr">
         <x:is>
-          <x:t>GREEN</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R517" t="inlineStr">
         <x:is>
-          <x:t>2-Very minor aesthetic problems</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="518">
       <x:c r="A518" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>8188538</x:t>
         </x:is>
       </x:c>
       <x:c r="B518" t="inlineStr">
         <x:is>
-          <x:t>03/20/2026</x:t>
+          <x:t>07/21/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C518" t="inlineStr">
         <x:is>
-          <x:t>03</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D518" t="inlineStr">
         <x:is>
-          <x:t>20</x:t>
+          <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="E518" t="inlineStr">
         <x:is>
-          <x:t>2026</x:t>
+          <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F518" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>6.75</x:t>
         </x:is>
       </x:c>
       <x:c r="G518" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H518" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2.1</x:t>
         </x:is>
       </x:c>
       <x:c r="I518" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J518" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K518" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>50</x:t>
         </x:is>
       </x:c>
       <x:c r="L518" t="inlineStr">
         <x:is>
-          <x:t>54</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M518" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N518" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O518" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P518" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q518" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R518" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="519">
       <x:c r="A519" t="inlineStr">
         <x:is>
+          <x:t>21987428</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B519" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C519" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D519" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E519" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F519" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G519" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H519" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I519" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J519" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K519" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L519" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M519" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N519" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O519" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P519" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q519" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R519" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="520">
+      <x:c r="A520" t="inlineStr">
+        <x:is>
+          <x:t>117591645</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B520" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C520" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D520" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E520" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F520" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G520" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H520" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I520" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J520" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K520" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L520" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M520" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N520" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O520" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P520" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q520" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R520" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="521">
+      <x:c r="A521" t="inlineStr">
+        <x:is>
+          <x:t>314748435</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B521" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C521" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D521" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E521" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F521" t="inlineStr">
+        <x:is>
+          <x:t>12.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G521" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H521" t="inlineStr">
+        <x:is>
+          <x:t>3.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I521" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J521" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K521" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L521" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M521" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N521" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O521" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P521" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q521" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R521" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="522">
+      <x:c r="A522" t="inlineStr">
+        <x:is>
+          <x:t>117591645</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B522" t="inlineStr">
+        <x:is>
+          <x:t>09/19/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C522" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D522" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E522" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F522" t="inlineStr">
+        <x:is>
+          <x:t>16.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G522" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H522" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I522" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J522" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K522" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L522" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M522" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N522" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O522" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P522" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q522" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R522" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="523">
+      <x:c r="A523" t="inlineStr">
+        <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
-      <x:c r="B519" t="inlineStr">
+      <x:c r="B523" t="inlineStr">
+        <x:is>
+          <x:t>03/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C523" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D523" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E523" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L523" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="524">
+      <x:c r="A524" t="inlineStr">
+        <x:is>
+          <x:t>117591645</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B524" t="inlineStr">
+        <x:is>
+          <x:t>03/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C524" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D524" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E524" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F524" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G524" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H524" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I524" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J524" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K524" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L524" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M524" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N524" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O524" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P524" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q524" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R524" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="525">
+      <x:c r="A525" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B525" t="inlineStr">
         <x:is>
           <x:t>06/29/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C519" t="inlineStr">
+      <x:c r="C525" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
-      <x:c r="D519" t="inlineStr">
+      <x:c r="D525" t="inlineStr">
         <x:is>
           <x:t>29</x:t>
         </x:is>
       </x:c>
-      <x:c r="E519" t="inlineStr">
+      <x:c r="E525" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F519" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="I519" t="inlineStr">
+      <x:c r="F525" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G525" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H525" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I525" t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
-      <x:c r="J519" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="L519" t="inlineStr">
+      <x:c r="J525" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K525" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L525" t="inlineStr">
         <x:is>
           <x:t>52</x:t>
         </x:is>
       </x:c>
-      <x:c r="M519" t="inlineStr">
+      <x:c r="M525" t="inlineStr">
         <x:is>
           <x:t>52</x:t>
         </x:is>
       </x:c>
-      <x:c r="N519" t="inlineStr">
-[...19 lines deleted...]
-      <x:c r="R519" t="inlineStr">
+      <x:c r="N525" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O525" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P525" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q525" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R525" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="526">
+      <x:c r="A526" t="inlineStr">
+        <x:is>
+          <x:t>117591645</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B526" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C526" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D526" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E526" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F526" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G526" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H526" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I526" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J526" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K526" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L526" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M526" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N526" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O526" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P526" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q526" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R526" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="527">
+      <x:c r="A527" t="inlineStr">
+        <x:is>
+          <x:t>117591645</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B527" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C527" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D527" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E527" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F527" t="inlineStr">
+        <x:is>
+          <x:t>8.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G527" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H527" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I527" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J527" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K527" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L527" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M527" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N527" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O527" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P527" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q527" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R527" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="528">
+      <x:c r="A528" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B528" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C528" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D528" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E528" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F528" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G528" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H528" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I528" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J528" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K528" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L528" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M528" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N528" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O528" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P528" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q528" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R528" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="529">
+      <x:c r="A529" t="inlineStr">
+        <x:is>
+          <x:t>21987428</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B529" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C529" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D529" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E529" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F529" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G529" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H529" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I529" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J529" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K529" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L529" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M529" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N529" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O529" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P529" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q529" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R529" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="530">
+      <x:c r="A530" t="inlineStr">
+        <x:is>
+          <x:t>117591645</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B530" t="inlineStr">
+        <x:is>
+          <x:t>08/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C530" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D530" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E530" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F530" t="inlineStr">
+        <x:is>
+          <x:t>10.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G530" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H530" t="inlineStr">
+        <x:is>
+          <x:t>3.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I530" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J530" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K530" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L530" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M530" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N530" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O530" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P530" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q530" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R530" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="531">
+      <x:c r="A531" t="inlineStr">
+        <x:is>
+          <x:t>311767871</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B531" t="inlineStr">
+        <x:is>
+          <x:t>08/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C531" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D531" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E531" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F531" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G531" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H531" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I531" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J531" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K531" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L531" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M531" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N531" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O531" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P531" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q531" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R531" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>