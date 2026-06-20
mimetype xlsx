--- v1 (2026-01-17)
+++ v2 (2026-06-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd352eeb0ccd24d0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f69159dcde943b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R64ad9b48311b4bf4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rabaabc9b6aab4335"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R64ad9b48311b4bf4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rabaabc9b6aab4335" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -47503,92 +47503,184 @@
           <x:t>314748435</x:t>
         </x:is>
       </x:c>
       <x:c r="B517" t="inlineStr">
         <x:is>
           <x:t>08/27/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C517" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D517" t="inlineStr">
         <x:is>
           <x:t>27</x:t>
         </x:is>
       </x:c>
       <x:c r="E517" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F517" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>12.8</x:t>
         </x:is>
       </x:c>
       <x:c r="G517" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H517" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3.9</x:t>
         </x:is>
       </x:c>
       <x:c r="I517" t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="J517" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K517" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>40</x:t>
         </x:is>
       </x:c>
       <x:c r="L517" t="inlineStr">
         <x:is>
           <x:t>49</x:t>
         </x:is>
       </x:c>
       <x:c r="M517" t="inlineStr">
         <x:is>
           <x:t>43</x:t>
         </x:is>
       </x:c>
       <x:c r="N517" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O517" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P517" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q517" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R517" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="518">
+      <x:c r="A518" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B518" t="inlineStr">
+        <x:is>
+          <x:t>03/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C518" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D518" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E518" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L518" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R518" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>