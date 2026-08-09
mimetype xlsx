--- v2 (2026-06-20)
+++ v3 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f69159dcde943b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb18f95c4a854905" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rabaabc9b6aab4335"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R56f281e6dff84fa8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rabaabc9b6aab4335" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R56f281e6dff84fa8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -47659,28 +47659,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O518" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P518" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q518" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R518" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="519">
+      <x:c r="A519" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B519" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C519" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D519" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E519" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F519" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G519" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H519" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I519" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J519" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K519" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L519" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M519" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N519" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O519" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P519" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q519" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R519" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>