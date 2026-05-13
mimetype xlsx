--- v2 (2026-02-15)
+++ v3 (2026-05-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4349b90b585423f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ffb675adcc44c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R36a6d1ae4ccc4c0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R66a1af41c7de4d2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R36a6d1ae4ccc4c0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R66a1af41c7de4d2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>