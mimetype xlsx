--- v3 (2026-05-13)
+++ v4 (2026-06-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ffb675adcc44c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b4f7dcca585419e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R66a1af41c7de4d2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R50ec805422eb40e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R66a1af41c7de4d2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R50ec805422eb40e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -29995,28 +29995,488 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O326" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P326" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q326" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R326" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="327">
+      <x:c r="A327" t="inlineStr">
+        <x:is>
+          <x:t>19279408</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B327" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C327" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D327" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E327" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F327" t="inlineStr">
+        <x:is>
+          <x:t>6.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G327" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H327" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K327" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N327" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P327" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q327" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R327" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="328">
+      <x:c r="A328" t="inlineStr">
+        <x:is>
+          <x:t>19279408</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B328" t="inlineStr">
+        <x:is>
+          <x:t>06/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C328" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D328" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E328" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F328" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G328" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H328" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K328" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N328" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P328" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q328" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R328" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="329">
+      <x:c r="A329" t="inlineStr">
+        <x:is>
+          <x:t>19279408</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B329" t="inlineStr">
+        <x:is>
+          <x:t>06/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C329" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D329" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E329" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G329" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N329" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P329" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q329" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R329" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="330">
+      <x:c r="A330" t="inlineStr">
+        <x:is>
+          <x:t>19279408</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B330" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C330" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D330" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E330" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G330" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N330" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P330" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q330" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R330" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="331">
+      <x:c r="A331" t="inlineStr">
+        <x:is>
+          <x:t>19279408</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B331" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C331" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D331" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E331" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F331" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G331" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H331" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K331" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N331" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P331" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q331" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R331" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>