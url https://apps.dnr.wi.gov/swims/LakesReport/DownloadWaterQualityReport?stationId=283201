--- v4 (2026-06-29)
+++ v5 (2026-08-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b4f7dcca585419e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6fee5853f82494f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R50ec805422eb40e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Read267e73ee947cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R50ec805422eb40e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Read267e73ee947cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -30274,209 +30274,761 @@
       </x:c>
       <x:c r="O329" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P329" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q329" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R329" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="330">
       <x:c r="A330" t="inlineStr">
         <x:is>
-          <x:t>19279408</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B330" t="inlineStr">
         <x:is>
           <x:t>06/19/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C330" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D330" t="inlineStr">
         <x:is>
           <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c r="E330" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F330" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G330" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H330" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I330" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>5</x:t>
         </x:is>
       </x:c>
       <x:c r="J330" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K330" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="L330" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>56</x:t>
         </x:is>
       </x:c>
       <x:c r="M330" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>47</x:t>
         </x:is>
       </x:c>
       <x:c r="N330" t="inlineStr">
         <x:is>
-          <x:t>NORMAL</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O330" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P330" t="inlineStr">
         <x:is>
-          <x:t>CLEAR</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q330" t="inlineStr">
         <x:is>
-          <x:t>BROWN</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R330" t="inlineStr">
         <x:is>
-          <x:t>1-Beautiful, could not be nicer</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="331">
       <x:c r="A331" t="inlineStr">
         <x:is>
           <x:t>19279408</x:t>
         </x:is>
       </x:c>
       <x:c r="B331" t="inlineStr">
         <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C331" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D331" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E331" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G331" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N331" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P331" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q331" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R331" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="332">
+      <x:c r="A332" t="inlineStr">
+        <x:is>
+          <x:t>19279408</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B332" t="inlineStr">
+        <x:is>
           <x:t>06/27/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C331" t="inlineStr">
+      <x:c r="C332" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
-      <x:c r="D331" t="inlineStr">
+      <x:c r="D332" t="inlineStr">
         <x:is>
           <x:t>27</x:t>
         </x:is>
       </x:c>
-      <x:c r="E331" t="inlineStr">
+      <x:c r="E332" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F331" t="inlineStr">
+      <x:c r="F332" t="inlineStr">
         <x:is>
           <x:t>3.5</x:t>
         </x:is>
       </x:c>
-      <x:c r="G331" t="inlineStr">
+      <x:c r="G332" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H331" t="inlineStr">
+      <x:c r="H332" t="inlineStr">
         <x:is>
           <x:t>1.1</x:t>
         </x:is>
       </x:c>
-      <x:c r="I331" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K331" t="inlineStr">
+      <x:c r="I332" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J332" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K332" t="inlineStr">
         <x:is>
           <x:t>59</x:t>
         </x:is>
       </x:c>
-      <x:c r="L331" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N331" t="inlineStr">
+      <x:c r="L332" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M332" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N332" t="inlineStr">
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
-      <x:c r="O331" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P331" t="inlineStr">
+      <x:c r="O332" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P332" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q331" t="inlineStr">
+      <x:c r="Q332" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R331" t="inlineStr">
+      <x:c r="R332" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="333">
+      <x:c r="A333" t="inlineStr">
+        <x:is>
+          <x:t>19279408</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B333" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C333" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D333" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E333" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F333" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G333" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H333" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K333" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N333" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P333" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q333" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R333" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="334">
+      <x:c r="A334" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B334" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C334" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D334" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E334" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I334" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L334" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M334" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="335">
+      <x:c r="A335" t="inlineStr">
+        <x:is>
+          <x:t>19279408</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B335" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C335" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D335" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E335" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F335" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G335" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H335" t="inlineStr">
+        <x:is>
+          <x:t>0.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K335" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N335" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P335" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q335" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R335" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="336">
+      <x:c r="A336" t="inlineStr">
+        <x:is>
+          <x:t>19279408</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B336" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C336" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D336" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E336" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G336" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N336" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P336" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q336" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R336" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="337">
+      <x:c r="A337" t="inlineStr">
+        <x:is>
+          <x:t>19279408</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B337" t="inlineStr">
+        <x:is>
+          <x:t>08/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C337" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D337" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E337" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F337" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G337" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H337" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I337" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J337" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K337" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L337" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M337" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N337" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O337" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P337" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q337" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R337" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>