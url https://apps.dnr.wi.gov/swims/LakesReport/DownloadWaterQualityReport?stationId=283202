--- v6 (2026-08-22)
+++ v7 (2026-10-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0daaab3d7bda4868" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e09b872f44d4a2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R68cb81b0e013405f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra423ccec278b4e96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R68cb81b0e013405f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra423ccec278b4e96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -7826,117 +7826,209 @@
       </x:c>
       <x:c r="O85" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P85" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q85" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R85" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B86" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C86" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D86" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E86" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I86" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L86" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M86" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="87">
+      <x:c r="A87" t="inlineStr">
+        <x:is>
           <x:t>143794258</x:t>
         </x:is>
       </x:c>
-      <x:c r="B86" t="inlineStr">
+      <x:c r="B87" t="inlineStr">
         <x:is>
           <x:t>08/17/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C86" t="inlineStr">
+      <x:c r="C87" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
-      <x:c r="D86" t="inlineStr">
+      <x:c r="D87" t="inlineStr">
         <x:is>
           <x:t>17</x:t>
         </x:is>
       </x:c>
-      <x:c r="E86" t="inlineStr">
+      <x:c r="E87" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F86" t="inlineStr">
+      <x:c r="F87" t="inlineStr">
         <x:is>
           <x:t>1.75</x:t>
         </x:is>
       </x:c>
-      <x:c r="G86" t="inlineStr">
+      <x:c r="G87" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H86" t="inlineStr">
+      <x:c r="H87" t="inlineStr">
         <x:is>
           <x:t>0.5</x:t>
         </x:is>
       </x:c>
-      <x:c r="I86" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K86" t="inlineStr">
+      <x:c r="I87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K87" t="inlineStr">
         <x:is>
           <x:t>69</x:t>
         </x:is>
       </x:c>
-      <x:c r="L86" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N86" t="inlineStr">
+      <x:c r="L87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N87" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O86" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P86" t="inlineStr">
+      <x:c r="O87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P87" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q86" t="inlineStr">
+      <x:c r="Q87" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
-      <x:c r="R86" t="inlineStr">
+      <x:c r="R87" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>