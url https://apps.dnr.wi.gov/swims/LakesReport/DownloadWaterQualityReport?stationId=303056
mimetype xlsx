--- v6 (2026-07-22)
+++ v7 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc954ae0a7334304" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c285ff9538a46b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd070202ef38a48f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R363182904bef44f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd070202ef38a48f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R363182904bef44f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -20527,204 +20527,2228 @@
       </x:c>
       <x:c r="P223" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q223" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R223" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="224">
       <x:c r="A224" t="inlineStr">
         <x:is>
           <x:t>358011810</x:t>
         </x:is>
       </x:c>
       <x:c r="B224" t="inlineStr">
         <x:is>
-          <x:t>10/28/2024</x:t>
+          <x:t>10/23/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C224" t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="D224" t="inlineStr">
         <x:is>
-          <x:t>28</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="E224" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="F224" t="inlineStr">
         <x:is>
-          <x:t>2</x:t>
+          <x:t>5</x:t>
         </x:is>
       </x:c>
       <x:c r="G224" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H224" t="inlineStr">
         <x:is>
-          <x:t>0.6</x:t>
+          <x:t>1.5</x:t>
         </x:is>
       </x:c>
       <x:c r="I224" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J224" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K224" t="inlineStr">
         <x:is>
-          <x:t>67</x:t>
+          <x:t>54</x:t>
         </x:is>
       </x:c>
       <x:c r="L224" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M224" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N224" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O224" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P224" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q224" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R224" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="225">
       <x:c r="A225" t="inlineStr">
         <x:is>
+          <x:t>358011810</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B225" t="inlineStr">
+        <x:is>
+          <x:t>10/28/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C225" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D225" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E225" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F225" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G225" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H225" t="inlineStr">
+        <x:is>
+          <x:t>0.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K225" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q225" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="226">
+      <x:c r="A226" t="inlineStr">
+        <x:is>
+          <x:t>358011810</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B226" t="inlineStr">
+        <x:is>
+          <x:t>05/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C226" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D226" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E226" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F226" t="inlineStr">
+        <x:is>
+          <x:t>2.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G226" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H226" t="inlineStr">
+        <x:is>
+          <x:t>0.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K226" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N226" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P226" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q226" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R226" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="227">
+      <x:c r="A227" t="inlineStr">
+        <x:is>
+          <x:t>358011810</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B227" t="inlineStr">
+        <x:is>
+          <x:t>05/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C227" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D227" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E227" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F227" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G227" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H227" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K227" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N227" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P227" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q227" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R227" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="228">
+      <x:c r="A228" t="inlineStr">
+        <x:is>
+          <x:t>358011810</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B228" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C228" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D228" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E228" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F228" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G228" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H228" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K228" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N228" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P228" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q228" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R228" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="229">
+      <x:c r="A229" t="inlineStr">
+        <x:is>
+          <x:t>358011810</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B229" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C229" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D229" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E229" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F229" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G229" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H229" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K229" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N229" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P229" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q229" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R229" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="230">
+      <x:c r="A230" t="inlineStr">
+        <x:is>
+          <x:t>358011810</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B230" t="inlineStr">
+        <x:is>
+          <x:t>06/17/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C230" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D230" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E230" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F230" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G230" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H230" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K230" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N230" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P230" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q230" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R230" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="231">
+      <x:c r="A231" t="inlineStr">
+        <x:is>
+          <x:t>358011810</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B231" t="inlineStr">
+        <x:is>
+          <x:t>07/03/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C231" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D231" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E231" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F231" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G231" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H231" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K231" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N231" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P231" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q231" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R231" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="232">
+      <x:c r="A232" t="inlineStr">
+        <x:is>
+          <x:t>358011810</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B232" t="inlineStr">
+        <x:is>
+          <x:t>07/11/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C232" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D232" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E232" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F232" t="inlineStr">
+        <x:is>
+          <x:t>4.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G232" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H232" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K232" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N232" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P232" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q232" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R232" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="233">
+      <x:c r="A233" t="inlineStr">
+        <x:is>
+          <x:t>358011810</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B233" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C233" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D233" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E233" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F233" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G233" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H233" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K233" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N233" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P233" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q233" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R233" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="234">
+      <x:c r="A234" t="inlineStr">
+        <x:is>
+          <x:t>358011810</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B234" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C234" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D234" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E234" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F234" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G234" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H234" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I234" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J234" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K234" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L234" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M234" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N234" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O234" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P234" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q234" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R234" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="235">
+      <x:c r="A235" t="inlineStr">
+        <x:is>
+          <x:t>358011810</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B235" t="inlineStr">
+        <x:is>
+          <x:t>08/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C235" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D235" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E235" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F235" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G235" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H235" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K235" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N235" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P235" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q235" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R235" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="236">
+      <x:c r="A236" t="inlineStr">
+        <x:is>
+          <x:t>358011810</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B236" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C236" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D236" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E236" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F236" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G236" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H236" t="inlineStr">
+        <x:is>
+          <x:t>0.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K236" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N236" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P236" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q236" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R236" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="237">
+      <x:c r="A237" t="inlineStr">
+        <x:is>
+          <x:t>358011810</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B237" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C237" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D237" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E237" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F237" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G237" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H237" t="inlineStr">
+        <x:is>
+          <x:t>0.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K237" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N237" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P237" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q237" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R237" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="238">
+      <x:c r="A238" t="inlineStr">
+        <x:is>
+          <x:t>358011810</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B238" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C238" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D238" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E238" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F238" t="inlineStr">
+        <x:is>
+          <x:t>2.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G238" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H238" t="inlineStr">
+        <x:is>
+          <x:t>0.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K238" t="inlineStr">
+        <x:is>
+          <x:t>63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N238" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P238" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q238" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R238" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="239">
+      <x:c r="A239" t="inlineStr">
+        <x:is>
+          <x:t>358011810</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B239" t="inlineStr">
+        <x:is>
+          <x:t>09/05/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C239" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D239" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E239" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F239" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G239" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H239" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K239" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N239" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P239" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q239" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R239" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="240">
+      <x:c r="A240" t="inlineStr">
+        <x:is>
+          <x:t>358011810</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B240" t="inlineStr">
+        <x:is>
+          <x:t>09/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C240" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D240" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E240" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F240" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G240" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H240" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K240" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N240" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P240" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q240" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R240" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="241">
+      <x:c r="A241" t="inlineStr">
+        <x:is>
+          <x:t>358011810</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B241" t="inlineStr">
+        <x:is>
+          <x:t>09/21/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C241" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D241" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E241" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F241" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G241" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H241" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K241" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N241" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P241" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q241" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R241" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="242">
+      <x:c r="A242" t="inlineStr">
+        <x:is>
+          <x:t>358011810</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B242" t="inlineStr">
+        <x:is>
+          <x:t>09/29/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C242" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D242" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E242" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F242" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G242" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H242" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K242" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N242" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P242" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q242" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R242" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="243">
+      <x:c r="A243" t="inlineStr">
+        <x:is>
+          <x:t>358011810</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B243" t="inlineStr">
+        <x:is>
+          <x:t>10/07/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C243" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D243" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E243" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F243" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G243" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H243" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K243" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N243" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P243" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q243" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R243" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="244">
+      <x:c r="A244" t="inlineStr">
+        <x:is>
+          <x:t>358011810</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B244" t="inlineStr">
+        <x:is>
+          <x:t>10/15/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C244" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D244" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E244" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F244" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G244" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H244" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K244" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N244" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P244" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q244" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R244" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="245">
+      <x:c r="A245" t="inlineStr">
+        <x:is>
+          <x:t>358011810</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B245" t="inlineStr">
+        <x:is>
+          <x:t>10/31/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C245" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D245" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E245" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F245" t="inlineStr">
+        <x:is>
+          <x:t>4.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G245" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H245" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K245" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N245" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P245" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q245" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R245" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="246">
+      <x:c r="A246" t="inlineStr">
+        <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
-      <x:c r="B225" t="inlineStr">
+      <x:c r="B246" t="inlineStr">
         <x:is>
           <x:t>06/26/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C225" t="inlineStr">
+      <x:c r="C246" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
-      <x:c r="D225" t="inlineStr">
+      <x:c r="D246" t="inlineStr">
         <x:is>
           <x:t>26</x:t>
         </x:is>
       </x:c>
-      <x:c r="E225" t="inlineStr">
+      <x:c r="E246" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F225" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="I225" t="inlineStr">
+      <x:c r="F246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I246" t="inlineStr">
         <x:is>
           <x:t>37</x:t>
         </x:is>
       </x:c>
-      <x:c r="J225" t="inlineStr">
+      <x:c r="J246" t="inlineStr">
         <x:is>
           <x:t>105</x:t>
         </x:is>
       </x:c>
-      <x:c r="K225" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="L225" t="inlineStr">
+      <x:c r="K246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L246" t="inlineStr">
         <x:is>
           <x:t>64</x:t>
         </x:is>
       </x:c>
-      <x:c r="M225" t="inlineStr">
+      <x:c r="M246" t="inlineStr">
         <x:is>
           <x:t>62</x:t>
         </x:is>
       </x:c>
-      <x:c r="N225" t="inlineStr">
-[...19 lines deleted...]
-      <x:c r="R225" t="inlineStr">
+      <x:c r="N246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="247">
+      <x:c r="A247" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B247" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C247" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D247" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E247" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I247" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J247" t="inlineStr">
+        <x:is>
+          <x:t>110</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L247" t="inlineStr">
+        <x:is>
+          <x:t>65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M247" t="inlineStr">
+        <x:is>
+          <x:t>65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R247" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>