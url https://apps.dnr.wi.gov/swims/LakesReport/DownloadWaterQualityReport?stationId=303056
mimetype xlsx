--- v7 (2026-09-11)
+++ v8 (2026-11-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c285ff9538a46b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdee9fdbee1d047aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R363182904bef44f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd3c73b3832a04365"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R363182904bef44f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd3c73b3832a04365" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -22727,28 +22727,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O247" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P247" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q247" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R247" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="248">
+      <x:c r="A248" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B248" t="inlineStr">
+        <x:is>
+          <x:t>09/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C248" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D248" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E248" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I248" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L248" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M248" t="inlineStr">
+        <x:is>
+          <x:t>66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>