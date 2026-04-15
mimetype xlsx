--- v3 (2026-02-26)
+++ v4 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa0fae7aa5e248a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf811fc0a9f264dd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcc906456bb55448a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbe4ba38af41b4303"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcc906456bb55448a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe4ba38af41b4303" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>