--- v4 (2026-04-15)
+++ v5 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf811fc0a9f264dd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R153fc01b6c474c48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbe4ba38af41b4303"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8e316313b5604fe3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe4ba38af41b4303" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e316313b5604fe3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>