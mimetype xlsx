--- v5 (2026-05-31)
+++ v6 (2026-07-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R153fc01b6c474c48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc954ae0a7334304" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8e316313b5604fe3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd070202ef38a48f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e316313b5604fe3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd070202ef38a48f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -20611,28 +20611,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O224" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P224" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q224" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R224" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="225">
+      <x:c r="A225" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B225" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C225" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D225" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E225" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I225" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J225" t="inlineStr">
+        <x:is>
+          <x:t>105</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L225" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M225" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>