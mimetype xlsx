--- v2 (2026-02-18)
+++ v3 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06efdf8702dc4dbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1c1513e29294ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4a57bcb749e44b26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6b78ac5c7793463e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4a57bcb749e44b26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6b78ac5c7793463e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>