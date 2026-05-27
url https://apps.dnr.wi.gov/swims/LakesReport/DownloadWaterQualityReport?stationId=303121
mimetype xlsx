--- v3 (2026-04-06)
+++ v4 (2026-05-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1c1513e29294ae4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re61a63d33fe34dd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6b78ac5c7793463e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R013d96467d0a4151"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6b78ac5c7793463e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R013d96467d0a4151" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>