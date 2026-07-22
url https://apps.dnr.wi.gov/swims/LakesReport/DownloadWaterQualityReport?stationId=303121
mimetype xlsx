--- v4 (2026-05-27)
+++ v5 (2026-07-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re61a63d33fe34dd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6764b48f30434b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R013d96467d0a4151"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd4a6558937f24ee4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R013d96467d0a4151" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd4a6558937f24ee4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -30639,28 +30639,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O333" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P333" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q333" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R333" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="334">
+      <x:c r="A334" t="inlineStr">
+        <x:is>
+          <x:t>358754688</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B334" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C334" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D334" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E334" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L334" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>