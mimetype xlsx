--- v4 (2026-07-22)
+++ v5 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf6b51778bdf47bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84f9935e47584d0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R44b369c7fd9a48b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rddd7b14544b04d96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R44b369c7fd9a48b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rddd7b14544b04d96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -43795,28 +43795,212 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O476" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P476" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q476" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R476" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="477">
+      <x:c r="A477" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B477" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C477" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D477" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E477" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I477" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L477" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M477" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="478">
+      <x:c r="A478" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B478" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C478" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D478" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E478" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I478" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L478" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M478" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>