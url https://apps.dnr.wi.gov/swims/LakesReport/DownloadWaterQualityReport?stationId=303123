--- v2 (2026-03-04)
+++ v3 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c4e9a5a845e4a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R032b617f25744bba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R051d4406558d4447"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R39620089d9884075"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R051d4406558d4447" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39620089d9884075" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>