--- v3 (2026-06-02)
+++ v4 (2026-07-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R032b617f25744bba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c77a13a1e5463a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R39620089d9884075"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc9ee48f8a10b4dd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39620089d9884075" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc9ee48f8a10b4dd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -22635,28 +22635,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O246" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P246" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q246" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R246" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="247">
+      <x:c r="A247" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B247" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C247" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D247" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E247" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I247" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L247" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M247" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="248">
+      <x:c r="A248" t="inlineStr">
+        <x:is>
+          <x:t>146480730</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B248" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C248" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D248" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E248" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F248" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G248" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H248" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K248" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N248" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P248" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q248" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R248" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>