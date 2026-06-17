--- v2 (2026-03-11)
+++ v3 (2026-06-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9917dfa0d8d47b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re18c5941fc0c422e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R134aeb02a8be4554"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R26dad053636943c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R134aeb02a8be4554" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26dad053636943c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>