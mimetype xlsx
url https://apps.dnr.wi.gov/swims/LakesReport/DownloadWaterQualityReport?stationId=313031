--- v3 (2026-06-17)
+++ v4 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re18c5941fc0c422e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79613453290c426b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R26dad053636943c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4dac55af1f304389"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26dad053636943c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4dac55af1f304389" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -3959,28 +3959,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O43" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P43" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q43" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R43" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="44">
+      <x:c r="A44" t="inlineStr">
+        <x:is>
+          <x:t>401652210</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B44" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C44" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D44" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E44" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F44" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G44" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H44" t="inlineStr">
+        <x:is>
+          <x:t>4.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K44" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N44" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P44" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q44" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R44" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="45">
+      <x:c r="A45" t="inlineStr">
+        <x:is>
+          <x:t>401652210</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B45" t="inlineStr">
+        <x:is>
+          <x:t>07/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C45" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D45" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E45" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F45" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G45" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H45" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K45" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N45" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P45" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q45" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R45" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>