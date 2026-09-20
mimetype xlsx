--- v6 (2026-08-02)
+++ v7 (2026-09-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1e4949bb5cf4e71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re115a93383fb4c32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8cc28998f5384fcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Reab7e2dcb9c44fd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8cc28998f5384fcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reab7e2dcb9c44fd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -19811,76 +19811,76 @@
           <x:t>192222404</x:t>
         </x:is>
       </x:c>
       <x:c r="B216" t="inlineStr">
         <x:is>
           <x:t>10/12/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C216" t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="D216" t="inlineStr">
         <x:is>
           <x:t>12</x:t>
         </x:is>
       </x:c>
       <x:c r="E216" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F216" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G216" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H216" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>0.8</x:t>
         </x:is>
       </x:c>
       <x:c r="I216" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J216" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K216" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>64</x:t>
         </x:is>
       </x:c>
       <x:c r="L216" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M216" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N216" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O216" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P216" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
@@ -19903,76 +19903,76 @@
           <x:t>192222404</x:t>
         </x:is>
       </x:c>
       <x:c r="B217" t="inlineStr">
         <x:is>
           <x:t>10/28/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C217" t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="D217" t="inlineStr">
         <x:is>
           <x:t>28</x:t>
         </x:is>
       </x:c>
       <x:c r="E217" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F217" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="G217" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H217" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>0.9</x:t>
         </x:is>
       </x:c>
       <x:c r="I217" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J217" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K217" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>61</x:t>
         </x:is>
       </x:c>
       <x:c r="L217" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M217" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N217" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O217" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P217" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
@@ -20430,117 +20430,485 @@
       </x:c>
       <x:c r="O222" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P222" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q222" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R222" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="223">
       <x:c r="A223" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B223" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C223" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D223" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E223" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I223" t="inlineStr">
+        <x:is>
+          <x:t>74</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J223" t="inlineStr">
+        <x:is>
+          <x:t>113</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L223" t="inlineStr">
+        <x:is>
+          <x:t>65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M223" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="224">
+      <x:c r="A224" t="inlineStr">
+        <x:is>
           <x:t>192222404</x:t>
         </x:is>
       </x:c>
-      <x:c r="B223" t="inlineStr">
+      <x:c r="B224" t="inlineStr">
         <x:is>
           <x:t>07/29/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C223" t="inlineStr">
+      <x:c r="C224" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
-      <x:c r="D223" t="inlineStr">
+      <x:c r="D224" t="inlineStr">
         <x:is>
           <x:t>29</x:t>
         </x:is>
       </x:c>
-      <x:c r="E223" t="inlineStr">
+      <x:c r="E224" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F223" t="inlineStr">
+      <x:c r="F224" t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
-      <x:c r="G223" t="inlineStr">
+      <x:c r="G224" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H223" t="inlineStr">
+      <x:c r="H224" t="inlineStr">
         <x:is>
           <x:t>0.9</x:t>
         </x:is>
       </x:c>
-      <x:c r="I223" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K223" t="inlineStr">
+      <x:c r="I224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K224" t="inlineStr">
         <x:is>
           <x:t>61</x:t>
         </x:is>
       </x:c>
-      <x:c r="L223" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N223" t="inlineStr">
+      <x:c r="L224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N224" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O223" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P223" t="inlineStr">
+      <x:c r="O224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P224" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q223" t="inlineStr">
+      <x:c r="Q224" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R223" t="inlineStr">
+      <x:c r="R224" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="225">
+      <x:c r="A225" t="inlineStr">
+        <x:is>
+          <x:t>192222404</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B225" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C225" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D225" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E225" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F225" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G225" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H225" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K225" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N225" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P225" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q225" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R225" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="226">
+      <x:c r="A226" t="inlineStr">
+        <x:is>
+          <x:t>192222404</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B226" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C226" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D226" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E226" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F226" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G226" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H226" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K226" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N226" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P226" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q226" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R226" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="227">
+      <x:c r="A227" t="inlineStr">
+        <x:is>
+          <x:t>192222404</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B227" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C227" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D227" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E227" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F227" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G227" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H227" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K227" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N227" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P227" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q227" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R227" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>