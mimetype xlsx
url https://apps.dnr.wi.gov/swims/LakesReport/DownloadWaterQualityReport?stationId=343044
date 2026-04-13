--- v1 (2026-02-13)
+++ v2 (2026-04-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69850fdf105340d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf01ce4753db4f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R86f09e7dcd194311"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra6522cb4540e415f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R86f09e7dcd194311" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra6522cb4540e415f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>