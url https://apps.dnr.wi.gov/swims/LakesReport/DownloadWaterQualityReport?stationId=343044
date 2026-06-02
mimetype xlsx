--- v2 (2026-04-13)
+++ v3 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf01ce4753db4f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b8eb6284b37444a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra6522cb4540e415f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcb0ef593a70647e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra6522cb4540e415f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcb0ef593a70647e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>