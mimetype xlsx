--- v3 (2026-06-02)
+++ v4 (2026-07-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b8eb6284b37444a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R737de05b2d174208" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcb0ef593a70647e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re916a93d3bde4fe7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcb0ef593a70647e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re916a93d3bde4fe7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -22727,28 +22727,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O247" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P247" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q247" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R247" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="248">
+      <x:c r="A248" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B248" t="inlineStr">
+        <x:is>
+          <x:t>06/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C248" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D248" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E248" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I248" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L248" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M248" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="249">
+      <x:c r="A249" t="inlineStr">
+        <x:is>
+          <x:t>117499505</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B249" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C249" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D249" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E249" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F249" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G249" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H249" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K249" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N249" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P249" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q249" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R249" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>