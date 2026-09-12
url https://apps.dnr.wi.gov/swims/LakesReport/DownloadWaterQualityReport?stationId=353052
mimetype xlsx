--- v4 (2026-07-26)
+++ v5 (2026-09-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4f4d14d46244c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42cb2e1a310a4380" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdcf2828d020a4555"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R987d1704f7b5448e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdcf2828d020a4555" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R987d1704f7b5448e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -11871,28 +11871,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O129" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P129" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q129" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R129" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="130">
+      <x:c r="A130" t="inlineStr">
+        <x:is>
+          <x:t>99583116</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B130" t="inlineStr">
+        <x:is>
+          <x:t>08/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C130" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D130" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E130" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F130" t="inlineStr">
+        <x:is>
+          <x:t>4.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G130" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H130" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K130" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N130" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P130" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q130" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R130" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="131">
+      <x:c r="A131" t="inlineStr">
+        <x:is>
+          <x:t>99583116</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B131" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C131" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D131" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E131" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F131" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G131" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H131" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K131" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N131" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P131" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q131" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R131" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>