--- v2 (2026-02-28)
+++ v3 (2026-04-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc97c1a308fd4422a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e9b3d51d5b47a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6ebdc0e9c6604e2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R52f0acf37ff44eb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6ebdc0e9c6604e2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R52f0acf37ff44eb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>