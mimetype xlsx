--- v3 (2026-04-16)
+++ v4 (2026-06-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e9b3d51d5b47a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ff2003a36314a5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R52f0acf37ff44eb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf8f7b9960a1346b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R52f0acf37ff44eb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf8f7b9960a1346b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -15091,28 +15091,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O164" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P164" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q164" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R164" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="165">
+      <x:c r="A165" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B165" t="inlineStr">
+        <x:is>
+          <x:t>05/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C165" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D165" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E165" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L165" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="166">
+      <x:c r="A166" t="inlineStr">
+        <x:is>
+          <x:t>19326495</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B166" t="inlineStr">
+        <x:is>
+          <x:t>05/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C166" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D166" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E166" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F166" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G166" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H166" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I166" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J166" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K166" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L166" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M166" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N166" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O166" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P166" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q166" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R166" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>