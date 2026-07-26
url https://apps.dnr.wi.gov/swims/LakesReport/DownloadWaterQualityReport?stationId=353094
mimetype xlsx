--- v4 (2026-06-07)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ff2003a36314a5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33e32ce0f1b44c7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf8f7b9960a1346b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc8fda900cc0d4af0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf8f7b9960a1346b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc8fda900cc0d4af0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -15275,28 +15275,304 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O166" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P166" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q166" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R166" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="167">
+      <x:c r="A167" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B167" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C167" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D167" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E167" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F167" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G167" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H167" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I167" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J167" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K167" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L167" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M167" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N167" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O167" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P167" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q167" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R167" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="168">
+      <x:c r="A168" t="inlineStr">
+        <x:is>
+          <x:t>19326495</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B168" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C168" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D168" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E168" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F168" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G168" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H168" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I168" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J168" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K168" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L168" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M168" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N168" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O168" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P168" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q168" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R168" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="169">
+      <x:c r="A169" t="inlineStr">
+        <x:is>
+          <x:t>19326495</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B169" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C169" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D169" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E169" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F169" t="inlineStr">
+        <x:is>
+          <x:t>13.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G169" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H169" t="inlineStr">
+        <x:is>
+          <x:t>4.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K169" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N169" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P169" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q169" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R169" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>