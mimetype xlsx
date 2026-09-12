--- v5 (2026-07-26)
+++ v6 (2026-09-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33e32ce0f1b44c7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ae773c77224ad1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc8fda900cc0d4af0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0ca77a99671c47ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc8fda900cc0d4af0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ca77a99671c47ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -15462,117 +15462,301 @@
       </x:c>
       <x:c r="O168" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P168" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q168" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R168" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="169">
       <x:c r="A169" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B169" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C169" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D169" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E169" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I169" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M169" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="170">
+      <x:c r="A170" t="inlineStr">
+        <x:is>
           <x:t>19326495</x:t>
         </x:is>
       </x:c>
-      <x:c r="B169" t="inlineStr">
+      <x:c r="B170" t="inlineStr">
         <x:is>
           <x:t>07/22/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C169" t="inlineStr">
+      <x:c r="C170" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
-      <x:c r="D169" t="inlineStr">
+      <x:c r="D170" t="inlineStr">
         <x:is>
           <x:t>22</x:t>
         </x:is>
       </x:c>
-      <x:c r="E169" t="inlineStr">
+      <x:c r="E170" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F169" t="inlineStr">
+      <x:c r="F170" t="inlineStr">
         <x:is>
           <x:t>13.5</x:t>
         </x:is>
       </x:c>
-      <x:c r="G169" t="inlineStr">
+      <x:c r="G170" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H169" t="inlineStr">
+      <x:c r="H170" t="inlineStr">
         <x:is>
           <x:t>4.1</x:t>
         </x:is>
       </x:c>
-      <x:c r="I169" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K169" t="inlineStr">
+      <x:c r="I170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K170" t="inlineStr">
         <x:is>
           <x:t>40</x:t>
         </x:is>
       </x:c>
-      <x:c r="L169" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N169" t="inlineStr">
+      <x:c r="L170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N170" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
-      <x:c r="O169" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P169" t="inlineStr">
+      <x:c r="O170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P170" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q169" t="inlineStr">
+      <x:c r="Q170" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
-      <x:c r="R169" t="inlineStr">
+      <x:c r="R170" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="171">
+      <x:c r="A171" t="inlineStr">
+        <x:is>
+          <x:t>19326495</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B171" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C171" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D171" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E171" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F171" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G171" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H171" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K171" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N171" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P171" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q171" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R171" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>