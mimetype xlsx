--- v6 (2026-09-12)
+++ v7 (2026-11-03)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ae773c77224ad1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c5091e84b9241c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0ca77a99671c47ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2028ba4a6ecd4ac9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ca77a99671c47ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2028ba4a6ecd4ac9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -15646,117 +15646,209 @@
       </x:c>
       <x:c r="O170" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P170" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q170" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R170" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="171">
       <x:c r="A171" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B171" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C171" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D171" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E171" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I171" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L171" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M171" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="172">
+      <x:c r="A172" t="inlineStr">
+        <x:is>
           <x:t>19326495</x:t>
         </x:is>
       </x:c>
-      <x:c r="B171" t="inlineStr">
+      <x:c r="B172" t="inlineStr">
         <x:is>
           <x:t>08/24/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C171" t="inlineStr">
+      <x:c r="C172" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
-      <x:c r="D171" t="inlineStr">
+      <x:c r="D172" t="inlineStr">
         <x:is>
           <x:t>24</x:t>
         </x:is>
       </x:c>
-      <x:c r="E171" t="inlineStr">
+      <x:c r="E172" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F171" t="inlineStr">
+      <x:c r="F172" t="inlineStr">
         <x:is>
           <x:t>12</x:t>
         </x:is>
       </x:c>
-      <x:c r="G171" t="inlineStr">
+      <x:c r="G172" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H171" t="inlineStr">
+      <x:c r="H172" t="inlineStr">
         <x:is>
           <x:t>3.6</x:t>
         </x:is>
       </x:c>
-      <x:c r="I171" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K171" t="inlineStr">
+      <x:c r="I172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K172" t="inlineStr">
         <x:is>
           <x:t>41</x:t>
         </x:is>
       </x:c>
-      <x:c r="L171" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N171" t="inlineStr">
+      <x:c r="L172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N172" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
-      <x:c r="O171" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P171" t="inlineStr">
+      <x:c r="O172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P172" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q171" t="inlineStr">
+      <x:c r="Q172" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
-      <x:c r="R171" t="inlineStr">
+      <x:c r="R172" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>