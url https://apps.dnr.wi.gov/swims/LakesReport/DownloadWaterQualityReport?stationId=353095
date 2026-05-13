--- v3 (2026-03-27)
+++ v4 (2026-05-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5749da0a5a5b43b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70f54a553d21406e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re7f28919ebec4aa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R76fd6972531a43d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7f28919ebec4aa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R76fd6972531a43d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>