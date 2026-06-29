--- v4 (2026-05-13)
+++ v5 (2026-06-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70f54a553d21406e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74920afba3ba4b51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R76fd6972531a43d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Red06bfc774034976"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R76fd6972531a43d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red06bfc774034976" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>