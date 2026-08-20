--- v5 (2026-06-29)
+++ v6 (2026-08-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74920afba3ba4b51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1fc81efbd594326" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Red06bfc774034976"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3dafc97f89e4469e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red06bfc774034976" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3dafc97f89e4469e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -11086,71 +11086,71 @@
           <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="E121" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="F121" t="inlineStr">
         <x:is>
           <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="G121" t="inlineStr">
         <x:is>
           <x:t>N</x:t>
         </x:is>
       </x:c>
       <x:c r="H121" t="inlineStr">
         <x:is>
           <x:t>5.5</x:t>
         </x:is>
       </x:c>
       <x:c r="I121" t="inlineStr">
         <x:is>
-          <x:t>3</x:t>
+          <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="J121" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K121" t="inlineStr">
         <x:is>
           <x:t>35</x:t>
         </x:is>
       </x:c>
       <x:c r="L121" t="inlineStr">
         <x:is>
           <x:t>45</x:t>
         </x:is>
       </x:c>
       <x:c r="M121" t="inlineStr">
         <x:is>
-          <x:t>43</x:t>
+          <x:t>40</x:t>
         </x:is>
       </x:c>
       <x:c r="N121" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O121" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P121" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q121" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R121" t="inlineStr">
         <x:is>
           <x:t/>