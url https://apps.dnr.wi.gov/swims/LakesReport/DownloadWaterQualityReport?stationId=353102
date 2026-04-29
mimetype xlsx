--- v2 (2026-01-20)
+++ v3 (2026-04-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10c4a0bb1874090" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a0576f99ac543f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R442451299f324425"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc5ef5e288a4047eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R442451299f324425" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc5ef5e288a4047eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -20611,28 +20611,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O224" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P224" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q224" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R224" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="225">
+      <x:c r="A225" t="inlineStr">
+        <x:is>
+          <x:t>345820156</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B225" t="inlineStr">
+        <x:is>
+          <x:t>04/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C225" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D225" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E225" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F225" t="inlineStr">
+        <x:is>
+          <x:t>1.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G225" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H225" t="inlineStr">
+        <x:is>
+          <x:t>0.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K225" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N225" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P225" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q225" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R225" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>