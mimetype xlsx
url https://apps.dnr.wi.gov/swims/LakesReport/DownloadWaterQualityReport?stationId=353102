--- v3 (2026-04-29)
+++ v4 (2026-04-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a0576f99ac543f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b19d85c8ae54f69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc5ef5e288a4047eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R195699ba0d974546"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc5ef5e288a4047eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R195699ba0d974546" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>