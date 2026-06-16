--- v4 (2026-04-29)
+++ v5 (2026-06-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b19d85c8ae54f69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d98ef337204e51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R195699ba0d974546"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb35f1c71d3ec4ccb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R195699ba0d974546" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb35f1c71d3ec4ccb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -20614,117 +20614,577 @@
       </x:c>
       <x:c r="O224" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P224" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q224" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R224" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="225">
       <x:c r="A225" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B225" t="inlineStr">
+        <x:is>
+          <x:t>04/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C225" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D225" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E225" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L225" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="226">
+      <x:c r="A226" t="inlineStr">
+        <x:is>
           <x:t>345820156</x:t>
         </x:is>
       </x:c>
-      <x:c r="B225" t="inlineStr">
+      <x:c r="B226" t="inlineStr">
         <x:is>
           <x:t>04/21/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C225" t="inlineStr">
+      <x:c r="C226" t="inlineStr">
         <x:is>
           <x:t>04</x:t>
         </x:is>
       </x:c>
-      <x:c r="D225" t="inlineStr">
+      <x:c r="D226" t="inlineStr">
         <x:is>
           <x:t>21</x:t>
         </x:is>
       </x:c>
-      <x:c r="E225" t="inlineStr">
+      <x:c r="E226" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F225" t="inlineStr">
+      <x:c r="F226" t="inlineStr">
         <x:is>
           <x:t>1.75</x:t>
         </x:is>
       </x:c>
-      <x:c r="G225" t="inlineStr">
+      <x:c r="G226" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H225" t="inlineStr">
+      <x:c r="H226" t="inlineStr">
         <x:is>
           <x:t>0.5</x:t>
         </x:is>
       </x:c>
-      <x:c r="I225" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K225" t="inlineStr">
+      <x:c r="I226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K226" t="inlineStr">
         <x:is>
           <x:t>69</x:t>
         </x:is>
       </x:c>
-      <x:c r="L225" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N225" t="inlineStr">
+      <x:c r="L226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N226" t="inlineStr">
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
-      <x:c r="O225" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P225" t="inlineStr">
+      <x:c r="O226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P226" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q225" t="inlineStr">
+      <x:c r="Q226" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R225" t="inlineStr">
+      <x:c r="R226" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="227">
+      <x:c r="A227" t="inlineStr">
+        <x:is>
+          <x:t>345820277</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B227" t="inlineStr">
+        <x:is>
+          <x:t>05/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C227" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D227" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E227" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F227" t="inlineStr">
+        <x:is>
+          <x:t>1.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G227" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H227" t="inlineStr">
+        <x:is>
+          <x:t>0.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K227" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N227" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P227" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q227" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R227" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="228">
+      <x:c r="A228" t="inlineStr">
+        <x:is>
+          <x:t>345820156</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B228" t="inlineStr">
+        <x:is>
+          <x:t>05/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C228" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D228" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E228" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F228" t="inlineStr">
+        <x:is>
+          <x:t>1.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G228" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H228" t="inlineStr">
+        <x:is>
+          <x:t>0.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K228" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N228" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P228" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q228" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R228" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="229">
+      <x:c r="A229" t="inlineStr">
+        <x:is>
+          <x:t>345820156</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B229" t="inlineStr">
+        <x:is>
+          <x:t>05/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C229" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D229" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E229" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F229" t="inlineStr">
+        <x:is>
+          <x:t>2.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G229" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H229" t="inlineStr">
+        <x:is>
+          <x:t>0.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K229" t="inlineStr">
+        <x:is>
+          <x:t>65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N229" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P229" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q229" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R229" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="230">
+      <x:c r="A230" t="inlineStr">
+        <x:is>
+          <x:t>345820277</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B230" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C230" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D230" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E230" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F230" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G230" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H230" t="inlineStr">
+        <x:is>
+          <x:t>0.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K230" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N230" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P230" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q230" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R230" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>