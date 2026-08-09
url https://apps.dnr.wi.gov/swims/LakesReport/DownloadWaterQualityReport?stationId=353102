--- v5 (2026-06-16)
+++ v6 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d98ef337204e51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1e44080f77f4c8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb35f1c71d3ec4ccb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbcc0c9f4ae514afa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb35f1c71d3ec4ccb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbcc0c9f4ae514afa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -21163,28 +21163,672 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O230" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P230" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q230" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R230" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="231">
+      <x:c r="A231" t="inlineStr">
+        <x:is>
+          <x:t>345820277</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B231" t="inlineStr">
+        <x:is>
+          <x:t>06/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C231" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D231" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E231" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F231" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G231" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H231" t="inlineStr">
+        <x:is>
+          <x:t>0.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K231" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N231" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P231" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q231" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R231" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="232">
+      <x:c r="A232" t="inlineStr">
+        <x:is>
+          <x:t>345820277</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B232" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C232" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D232" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E232" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F232" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G232" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H232" t="inlineStr">
+        <x:is>
+          <x:t>0.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K232" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N232" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P232" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q232" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R232" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="233">
+      <x:c r="A233" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B233" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C233" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D233" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E233" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I233" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L233" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M233" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="234">
+      <x:c r="A234" t="inlineStr">
+        <x:is>
+          <x:t>358795420</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B234" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C234" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D234" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E234" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F234" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G234" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H234" t="inlineStr">
+        <x:is>
+          <x:t>0.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I234" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J234" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K234" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L234" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M234" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N234" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O234" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P234" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q234" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R234" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="235">
+      <x:c r="A235" t="inlineStr">
+        <x:is>
+          <x:t>345820277</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B235" t="inlineStr">
+        <x:is>
+          <x:t>07/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C235" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D235" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E235" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F235" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G235" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H235" t="inlineStr">
+        <x:is>
+          <x:t>0.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K235" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N235" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P235" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q235" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R235" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="236">
+      <x:c r="A236" t="inlineStr">
+        <x:is>
+          <x:t>345820277</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B236" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C236" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D236" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E236" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F236" t="inlineStr">
+        <x:is>
+          <x:t>2.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G236" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H236" t="inlineStr">
+        <x:is>
+          <x:t>0.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K236" t="inlineStr">
+        <x:is>
+          <x:t>65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N236" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P236" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q236" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R236" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="237">
+      <x:c r="A237" t="inlineStr">
+        <x:is>
+          <x:t>345820277</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B237" t="inlineStr">
+        <x:is>
+          <x:t>07/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C237" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D237" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E237" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F237" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G237" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H237" t="inlineStr">
+        <x:is>
+          <x:t>0.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K237" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N237" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P237" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q237" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R237" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>