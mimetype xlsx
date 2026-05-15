--- v2 (2026-03-15)
+++ v3 (2026-05-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05fb66c1581f42eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab77cac6d6944c69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9ec3a2b55094458a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb7441ae242ac4089"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ec3a2b55094458a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7441ae242ac4089" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>