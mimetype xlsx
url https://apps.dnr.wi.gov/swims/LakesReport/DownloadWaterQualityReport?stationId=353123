--- v3 (2026-05-15)
+++ v4 (2026-06-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab77cac6d6944c69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36b321d6e37548ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb7441ae242ac4089"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R01348a582fc24457"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7441ae242ac4089" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R01348a582fc24457" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>