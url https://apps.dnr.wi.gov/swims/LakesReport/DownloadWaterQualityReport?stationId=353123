--- v4 (2026-06-29)
+++ v5 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36b321d6e37548ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd42f9c3392074c07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R01348a582fc24457"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7698c5f780754dd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R01348a582fc24457" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7698c5f780754dd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -12975,28 +12975,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O141" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P141" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q141" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R141" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="142">
+      <x:c r="A142" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B142" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C142" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D142" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E142" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F142" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G142" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H142" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I142" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J142" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K142" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L142" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M142" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N142" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O142" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P142" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q142" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R142" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>