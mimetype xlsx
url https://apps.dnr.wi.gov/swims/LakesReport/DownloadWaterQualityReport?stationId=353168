--- v2 (2026-02-23)
+++ v3 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d602bf5291a45db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bdfa293fa7e4a30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdaf6cc7ef45f470e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc89f52519e9a44a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdaf6cc7ef45f470e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc89f52519e9a44a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>