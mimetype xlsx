--- v3 (2026-04-30)
+++ v4 (2026-06-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bdfa293fa7e4a30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88f2e1a1469647a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc89f52519e9a44a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R622529fd7dfa4a7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc89f52519e9a44a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R622529fd7dfa4a7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>