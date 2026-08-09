--- v4 (2026-06-14)
+++ v5 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88f2e1a1469647a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ac4ccec52564bdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R622529fd7dfa4a7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R40dbfc00b60a47b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R622529fd7dfa4a7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R40dbfc00b60a47b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -19599,28 +19599,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O213" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P213" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q213" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R213" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="214">
+      <x:c r="A214" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B214" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C214" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D214" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E214" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I214" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M214" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>