--- v2 (2026-02-13)
+++ v3 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f2525afb08438d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2150daf496544012" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd3d1eeff940541e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R249b3e0f3dcc4d4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd3d1eeff940541e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R249b3e0f3dcc4d4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>