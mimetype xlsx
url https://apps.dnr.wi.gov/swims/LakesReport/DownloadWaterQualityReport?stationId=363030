--- v3 (2026-04-07)
+++ v4 (2026-05-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2150daf496544012" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7013c04f9b4a48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R249b3e0f3dcc4d4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Red43733257fa4a00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R249b3e0f3dcc4d4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red43733257fa4a00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -7087,28 +7087,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O77" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P77" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q77" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R77" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="78">
+      <x:c r="A78" t="inlineStr">
+        <x:is>
+          <x:t>32257511</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B78" t="inlineStr">
+        <x:is>
+          <x:t>04/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C78" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D78" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E78" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F78" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G78" t="inlineStr">
+        <x:is>
+          <x:t>N</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H78" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K78" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L78" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>