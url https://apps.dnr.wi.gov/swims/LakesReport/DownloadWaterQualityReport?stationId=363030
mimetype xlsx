--- v4 (2026-05-26)
+++ v5 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7013c04f9b4a48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bc7dd2e66a84ba9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Red43733257fa4a00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R24c22047e20a4603"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red43733257fa4a00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R24c22047e20a4603" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -7179,28 +7179,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O78" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P78" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q78" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R78" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="79">
+      <x:c r="A79" t="inlineStr">
+        <x:is>
+          <x:t>32257511</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B79" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C79" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D79" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E79" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I79" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L79" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M79" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>