--- v5 (2026-07-13)
+++ v6 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bc7dd2e66a84ba9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dbac485d1694c02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R24c22047e20a4603"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc6dbb211793641c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R24c22047e20a4603" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc6dbb211793641c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -7090,209 +7090,761 @@
       </x:c>
       <x:c r="O77" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P77" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q77" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R77" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="inlineStr">
         <x:is>
-          <x:t>32257511</x:t>
+          <x:t>30603722</x:t>
         </x:is>
       </x:c>
       <x:c r="B78" t="inlineStr">
         <x:is>
           <x:t>04/20/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C78" t="inlineStr">
         <x:is>
           <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="D78" t="inlineStr">
         <x:is>
           <x:t>20</x:t>
         </x:is>
       </x:c>
       <x:c r="E78" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F78" t="inlineStr">
         <x:is>
           <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c r="G78" t="inlineStr">
         <x:is>
-          <x:t>N</x:t>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H78" t="inlineStr">
         <x:is>
           <x:t>2.1</x:t>
         </x:is>
       </x:c>
       <x:c r="I78" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J78" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K78" t="inlineStr">
         <x:is>
           <x:t>49</x:t>
         </x:is>
       </x:c>
       <x:c r="L78" t="inlineStr">
         <x:is>
-          <x:t>54</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M78" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N78" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O78" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P78" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q78" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R78" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="inlineStr">
         <x:is>
           <x:t>32257511</x:t>
         </x:is>
       </x:c>
       <x:c r="B79" t="inlineStr">
         <x:is>
+          <x:t>04/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C79" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D79" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E79" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F79" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G79" t="inlineStr">
+        <x:is>
+          <x:t>N</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H79" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K79" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L79" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="80">
+      <x:c r="A80" t="inlineStr">
+        <x:is>
+          <x:t>32257511</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B80" t="inlineStr">
+        <x:is>
           <x:t>06/01/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C79" t="inlineStr">
+      <x:c r="C80" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
-      <x:c r="D79" t="inlineStr">
+      <x:c r="D80" t="inlineStr">
         <x:is>
           <x:t>01</x:t>
         </x:is>
       </x:c>
-      <x:c r="E79" t="inlineStr">
+      <x:c r="E80" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F79" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="I79" t="inlineStr">
+      <x:c r="F80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I80" t="inlineStr">
         <x:is>
           <x:t>7</x:t>
         </x:is>
       </x:c>
-      <x:c r="J79" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="L79" t="inlineStr">
+      <x:c r="J80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L80" t="inlineStr">
         <x:is>
           <x:t>49</x:t>
         </x:is>
       </x:c>
-      <x:c r="M79" t="inlineStr">
+      <x:c r="M80" t="inlineStr">
         <x:is>
           <x:t>50</x:t>
         </x:is>
       </x:c>
-      <x:c r="N79" t="inlineStr">
-[...19 lines deleted...]
-      <x:c r="R79" t="inlineStr">
+      <x:c r="N80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="81">
+      <x:c r="A81" t="inlineStr">
+        <x:is>
+          <x:t>30603722</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B81" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C81" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D81" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E81" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F81" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G81" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H81" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K81" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N81" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P81" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q81" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R81" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="82">
+      <x:c r="A82" t="inlineStr">
+        <x:is>
+          <x:t>30603722</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B82" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C82" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D82" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E82" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F82" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G82" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H82" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K82" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N82" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P82" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q82" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R82" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="83">
+      <x:c r="A83" t="inlineStr">
+        <x:is>
+          <x:t>32257511</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B83" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C83" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D83" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E83" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I83" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L83" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M83" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="84">
+      <x:c r="A84" t="inlineStr">
+        <x:is>
+          <x:t>30603722</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B84" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C84" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D84" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E84" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F84" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G84" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H84" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K84" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N84" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P84" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q84" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R84" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="85">
+      <x:c r="A85" t="inlineStr">
+        <x:is>
+          <x:t>32257511</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B85" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C85" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D85" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E85" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I85" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L85" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M85" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R85" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>