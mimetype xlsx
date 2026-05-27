--- v1 (2026-02-04)
+++ v2 (2026-05-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c796a93524d49d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb34c481b51aa4646" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8c0a1082081b4840"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re314f7367dcf4688"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c0a1082081b4840" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re314f7367dcf4688" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -22635,28 +22635,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O246" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P246" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q246" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R246" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="247">
+      <x:c r="A247" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B247" t="inlineStr">
+        <x:is>
+          <x:t>04/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C247" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D247" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E247" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J247" t="inlineStr">
+        <x:is>
+          <x:t>191</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L247" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>