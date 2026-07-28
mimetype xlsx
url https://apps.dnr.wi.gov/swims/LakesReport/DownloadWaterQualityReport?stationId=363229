--- v2 (2026-05-27)
+++ v3 (2026-07-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb34c481b51aa4646" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3935e5dd7d2438e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re314f7367dcf4688"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb4363f02582a4bba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re314f7367dcf4688" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb4363f02582a4bba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -22727,28 +22727,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O247" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P247" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q247" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R247" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="248">
+      <x:c r="A248" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B248" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C248" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D248" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E248" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I248" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L248" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M248" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>