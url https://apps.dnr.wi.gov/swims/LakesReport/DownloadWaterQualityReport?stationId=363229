--- v3 (2026-07-28)
+++ v4 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3935e5dd7d2438e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab13af5b58804e15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb4363f02582a4bba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1a96d301c0744d14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb4363f02582a4bba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1a96d301c0744d14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -22819,28 +22819,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O248" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P248" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q248" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R248" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="249">
+      <x:c r="A249" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B249" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C249" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D249" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E249" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I249" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L249" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M249" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>